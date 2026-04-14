--- v0 (2026-03-16)
+++ v1 (2026-04-14)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric CHATELET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5859-9480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">276467094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement sonification during haptic exploration shifts emotional outcome without altering texture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (10), pp.43841. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31083/JIN43841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of multiaxial test-tailored specifications based on Fatigue Damage multi-Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigation of Rubbing Existence in the Context of a Rotating Machine Under Base Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Samora Sousa Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldemir Ap. Cavallini Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valder Steffen Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework proposal for new multiaxial fatigue damage and extreme response spectra in random vibrations frequency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.111338. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the finger inclination on its frictional interaction with micro-textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Louyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.109815. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of a rotor supported by hydrodynamic bearings and ball bearings with loose fit when passing through a critical speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210, pp.111146. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iinvestigation on the role of the finger transfer function on tactile rendering by friction-induced-vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 190, pp.109018. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04323591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile discrimination of real and simulated isotropic textures by Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.108443. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile rendering of textures by an Electro-Active Polymer piezoelectric device: mimicking Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.100211. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotri.2022.100211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais multiaxiaux aggravés pour la qualification des équipements embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ASTE, 144, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-whip phenomenon in on-board rotordynamics: Modeling and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 513, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of real translational and rotational displacements of six-axial shakers with only six measured linear accelerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of on-board rotors on finite-length journal bearings subject to multi-axial and multi-frequency excitations: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.35. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2021034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanical stimuli on hedonistic and topographical discrimination of textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Massimiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.106082. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02888142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multi-frequency parametric excitations on the dynamics of on-board rotor-bearing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mzaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.103660. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.103660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Modal Reduction for On-Board Rotor With Multifrequency Parametric Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mzaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (6), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4044381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer by a secondary acoustic source through Friction-Induced Vibrations: A power flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 463, pp.114962. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new frictional law for simulating friction-induced vibrations of rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.468 - 480. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TRIBOINT.2018.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between friction-induced vibrations and tactile perception during exploration tasks of isotropic and periodic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.330 - 339. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TRIBOINT.2017.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrical experimental and numerical analysis on friction-induced vibrations by a simple frictional system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.47 - 57. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear secondary noise sources for passive defect detection using ultrasound sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 386, pp.283 - 294. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Perception and Friction-Induced Vibrations: Discrimination of Similarly Patterned Wood-Like Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.409-417. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2016.2643662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01998813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Energy Transfer by Friction Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, X International Conference on Structural Dynamics, EURODYN 2017, 199, pp.1356 - 1361. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a tribometer for investigating tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Saulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (0), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650113518906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excitateur multi-axes de l'Equipex lyonnais PHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact of a Finger on Rigid Surfaces and Textiles: Friction Coefficient and Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-012-0010-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipated energy and boundary condition effects associated to dry friction on the dynamics of vibrating structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.479-491. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile perception by friction induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Akay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (10), pp.1100-1110. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of friction-induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (9), pp.1027-1035. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of a Rotating Composite Shaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (2), pp.337. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick/slip phenomena in dynamics: Choice of contact model. Numerical predictions & experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1211-1224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick/slip phenomena in dynamics: Choice of contact model. Numerical predictions &amp; experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (10), pp.1211-1224. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modelling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 282 (1-2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2004.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behavior of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheel-shaft-fluid coupling and local wheel deformations on the global behaviour of shaft lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (4), pp.953-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behaviour of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.988-993. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1023621X02000179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des solutions propres complexes à partir des amplitudes de réponses mesurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Laboratoires d'Essais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 46, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des spécifications d'environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTELAB 2024, Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE : Association pour le développement des Sciences et Techniques de L'Environnement, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking Contact Mechanical Stimuli for Texture Tactile Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th STLE Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Mineapolis, MN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes numériques et expérimentales d'un rotor embarqué soumis à des excitations multiaxiales : Mise en évidence d’une instabilité de Dry Whip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTELAB 2024, Journées des essais et de la simulation, aste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aste: Association pour le développement des Sciences et des Techniques de l'Environnement, Jun 2024, Rouen, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of a Tactile Device for Mimicking Mechanical Stimuli Responsible for Texture Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECIAL TOPICS IN STRUCTURAL DYNAMICS &amp; EXPERIMENTAL TECHNIQUES, VOL 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, GEWERBESTRASSE 11, CHAM, CH-6330, Switzerland. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68901-7\_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of an on-board rotor subject to multiaxial excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modaml Analysis Conference (IMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Experimental Mechanics, Jan 2024, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tactile device for mimicking mechanical stimuli responsible of texture Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024, Tutorial Workshop : Touch Analysis Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lille, Jun 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and tactile discrimination of isotropic surfaces: mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modal Analysis Conférence (IMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for experimental Mechanics, Jan 2024, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear on board rotordynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURveillance VIbrations SHock NOise (SURVISHNO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, joint organization of the conferences Surveillance, VISHNO (Vibration Shocks and Noise) and EVA (Experimental Vibration Analysis),, Jul 2023, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step forward passive baseline-free imaging using nonlinear secondary noise sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on Ultrasonics, ICU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception tactile de surfaces micro-texturées : impact de l’inclinaison du doigt sur la mesure in vivo du frottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louyot Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie JIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Mécanique, Multiphysique, Multiéchelle, LaMcube, unité mixte de recherche de l'Université de Lille, du CNRS et de Centrale Lille., May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating tactile perception by friction induced vibrations”, Analysis and tactile discrimination of isotropic surfaces : mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COngress in Tribology (ECOTRIB 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bari, Jun 2023, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and tactile discrimination of isotropic surfaces: mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th African Conference in Tribology (ACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon/Institut Pprime, Université de Poitiers, CNRS/Institut National Polytechnique Houphouët-Boigny, Ivory Coast, Apr 2023, Yamassoukro, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction modifications induced by the variation of the finger angular position when touching microtextured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louyot Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tribology Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Japanese Society of Tribologists, Sep 2023, Fukuoka (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Mechanical Stimuli at the Origin of Texture Tactile Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Korea-Tribology International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bexco Busan (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear rotordynamics in the presence of a hybrid bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Spacecraft Structures Materials and Environmental Testing (ECSSMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES/ESA, Mar 2023, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifications d’environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE Association pour le développement des sciences et techniques de l’environnement, Jul 2023, Cannes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texture discrimination by reproduced Friction-Induced Vibration stimuli on a dynamic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Tribology Congress, WTC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Francais de Mécanique, Jul 2022, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between acoustic fields by dry frictional contacts for SHM: Optimization of the high frequency vibration transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA-USD Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD), Sep 2022, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR ROTORDYNAMICS IN THE PRESENCE OF A HYBRID BEARING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Edition of the Space Propulsion Conference (www.3AF-SPACEPROPULSION.com)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2022, Estoril (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des excitations par la base sur l’instabilité de type dry-whip d’un rotor&nbsp;: Calculs - Mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the base motion on the dry-whip onset of an on-board rotor-journal bearing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH Council - European Nonlinear Oscillations Conference Committee (ENOCC, Jul 2022, Lyon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and mimicking of contact vibrations, induced by touching isotropic surface textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA-USD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD), Sep 2022, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear behavior of a space turbo-pump With hybrid suspension and on-board excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Pampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ième édition des journées CNES jeunes chercheurs (JC²)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2021, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Coupled Instabilities of an On-board rotor Subject to Yaw and Pitch with Arbitrary Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Vibrations in Rotating Machinery (VIRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMECHE, Oct 2020, Liverpool United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excitateur 6-axes de l'Equipex PHARE pour analyser et maitriser la dynamique de systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarir Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Commun AdViTAM: Advanced Vibration Tests for the Analysis of rotating Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Reduction Technique for On-Board Rotor-bearing system with time varying Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Structural Engineering Dynamics - ICEDYN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Viana do Castelo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interaction between human fingerpad and isotropic rough surfaces for tactile stimulators improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds Trinity University, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Contact Broadband Excitation for Simulating Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobrake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, the hague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a numerical friction law for reproducing Friction-Induced-Vibrations of rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Culla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd African Conference on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic energy transfer by friction induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Structural Dynamics, EURODYN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical implementation of roughness effects on Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Culla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Tribology 44th Leeds Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMPING INDUCED BY DRY FRICTION: ANALYSES AND EXPERIMENTS FOR MODELING IMPROVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/100016.2139.10382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception tactile et vibrations induites : application à des surfaces texturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie JIFT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive defect detection in plate from nonlinear conversion of low-frequency vibrational noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America, 5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, USA, United States. pp.3002 - 3002, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4969308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Mechanical System for Energy Transfer between Acoustic Fields by Frictional Contact Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostantinos Gryllias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINAME 2015 : XVII International Symposium on Dynamic Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABCM, Feb 2015, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Contact Area From Full Field Displacement Surface Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Saulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2014: Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Gas Turbine Institute, Jun 2014, Düsseldorf, Germany. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2014-25504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a fibrous material in sandwich configuration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Piollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCB/VISHNO 2014, VIbrations SHocks and NOise conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Mechanical System for Energy Transfer between Acoustic Fields by Frictional Contact Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en vibro-Acoustique et contrôle du Bruit JJCAB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between acoustic fields by dry frictional contacts for SHM: a lumped numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gryllias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Conference on Noise and Vibration engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour of cyclic symmetrical N DOF system in the presence of dry friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Rade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XV International Symposium on Dynamic Problems of Mechanics DINAME 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Buzios, Rio Janeiro, Brazil. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of contact parameter uncertainties of the dynamic behaviour of rubbing cyclic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, London, United Kingdom. pp.613-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an experimental set-up for the analysis of friction induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Congresso dell'Associazione Italiana di Meccanica Teorica e Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. p. 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the duplex model for tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology, Energy and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude paramétrique du désaccordage dans les systèmes à symétrie cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque IMPACT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Djerba, Tunisia. pp.CDrom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY ANALYSIS OF ROTATING COMPOSITE SHAFTS CONSIDERING INTERNAL DAMPING AND COUPLING EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid/structure interaction and dynamic response of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Colloque Vibrations Choc et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of rotating composite shafts considering internal damping and coupling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis of surface scanning for tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2010 - ASME 2010 10th Biennial Conference on Engineering Systems Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipated Energy And Boundary Conditions Effects Associated To Dry Friction Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM International Symposium On Dynamics of Steam and Gas Turbines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Gdansk, Poland. pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of friction induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of vertical axis water turbines: two ways of handling the F/S coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Driot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Honolulu, Hawaii, États-Unis. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick-Slip Phenomena in Dynamics: choice of contact model. Numerical predictions &amp; experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/epoxy ― Effets sur la stabilité des rotors composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bellizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. pp.173--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Instability Analysis of Internally Damped Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007, Power for Land, Sea and Air, IGTI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Laleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual forum GRAVIT. New Technologies for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/époxy- Effets sur la stabilité des rotors composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale sur les composites (JMC15),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Instability Analysis of Internally Damped Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007, Power for Land, Sea and Air, IGTI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.727-736, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2007-27073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRATIONS CHOC et BRUIT 2006, ECOLE CENTRALE de LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of internally damped rotating composite shafts considering transversal shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Honolulu, Hawaii, États-Unis. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne et Effet du Cisaillement Transverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International Francophone de Mécanique Avancée, CIFMA01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal and Ocean Currents Energy. Harvest project : Structural analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Britannique sur les énergies marines. 19 et 20 Janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a contact model from Frequency Response Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurodyn 2005, 6ième European Conference on structurals dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact states on the dynamic behavior of rubbing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2005, Power for Land, Sea and Air, IGTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Reno-Tahoe, Névada, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact states on the dynamic behavior of rubbing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2005, Power for Land, Sea and Air, IGTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Reno-Tahoe, United States. pp.429-440, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2005-68560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced response of shrouded bladed disc assemblies: a jointed experimental numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2004, Power for Land, Sea and Air, IGTI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Vienne, Austria. pp.337-347, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2004-53705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité des rotors par une approche d'échelles multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Colloque "Vibrations Choc et Bruit" 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced response of shrouded bladed disc assemblies: a jointed experimental numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2004, Power for Land, Sea and Air, IGTI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Vienne, Austria. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modeling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2003 Power for Land, Sea and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modeling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2003 Power for Land, Sea and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Atlanta, United States. pp.215-222, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2003-38447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité des rotors en présence d'amortissement tournant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xiiième colloque Vibrations, chocs et bruit 2002, GAMI, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheel-shaft-fluid coupling and local wheel deformations on the global behavior of shaft lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gas Turbine and Aeroengine Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, New Orleans, United States. pp.952-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of rotating flexible blade-disc-shaft assemblies. Application to a turbomolecular pump rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaboyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dauvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCORMA 2001, International Symposium on Stability Control of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, États-Unis. pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of thin-walled composite shafts : A three dimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA Montreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montreux, Suisse. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behaviour of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISROMAC-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Honolulu, Hawai, États-Unis. pp.988-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Identification by squared amplitude fitting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Modal Analysis Conference. IMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Nashville, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage de fonctions de transfert avec procédé de condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la société Française de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Paris, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation de fonctions de transfert en vue de l'extraction de paramètres modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kozanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STRUCOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des essais multi-axiaux aggravés pour la fiabilité et la durabilité des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais &amp; Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157, pp.21, 2024, Essais&amp;Simulations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating Internal Damping in the Case of Composite Shafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Emerging Trends in Rotor Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1011, Springer Netherlands; springer, pp.125-134, 2011, IUTAM Bookseries, 978-94-007-0019-2. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0020-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques prioritaires : Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants fluviaux et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques Prioritaires 2003 - 2005: Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants marins et fluviaux - Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAYSERSBERG PACKAGING SA: Logiciel de modélisation du comportement mécanique du carton ondulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAYSERSBERG PACKAGING, Carton ondulé : modélisation du comportement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA-CEREM, DGA, SAGEM, Amortissement dans les structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Usseglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGION RHONE-ALPES, HPT/KTH, THERMODYN, Réponse forcée des rangées d'aubes liaisonnées de turbomachines, Programme Emergence 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel d'homogénéisation de carton ondulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric CHATELET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5859-9480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">276467094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of multiaxial test-tailored specifications based on Fatigue Damage multi-Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigation of Rubbing Existence in the Context of a Rotating Machine Under Base Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Samora Sousa Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldemir Ap. Cavallini Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valder Steffen Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement sonification during haptic exploration shifts emotional outcome without altering texture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (10), pp.43841. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31083/JIN43841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework proposal for new multiaxial fatigue damage and extreme response spectra in random vibrations frequency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.111338. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the finger inclination on its frictional interaction with micro-textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Louyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.109815. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of a rotor supported by hydrodynamic bearings and ball bearings with loose fit when passing through a critical speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210, pp.111146. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iinvestigation on the role of the finger transfer function on tactile rendering by friction-induced-vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 190, pp.109018. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04323591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile discrimination of real and simulated isotropic textures by Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.108443. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile rendering of textures by an Electro-Active Polymer piezoelectric device: mimicking Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.100211. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotri.2022.100211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais multiaxiaux aggravés pour la qualification des équipements embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ASTE, 144, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of real translational and rotational displacements of six-axial shakers with only six measured linear accelerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-whip phenomenon in on-board rotordynamics: Modeling and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 513, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of on-board rotors on finite-length journal bearings subject to multi-axial and multi-frequency excitations: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.35. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2021034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanical stimuli on hedonistic and topographical discrimination of textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Massimiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.106082. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02888142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multi-frequency parametric excitations on the dynamics of on-board rotor-bearing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mzaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.103660. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.103660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Modal Reduction for On-Board Rotor With Multifrequency Parametric Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mzaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (6), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4044381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer by a secondary acoustic source through Friction-Induced Vibrations: A power flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 463, pp.114962. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new frictional law for simulating friction-induced vibrations of rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.468 - 480. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TRIBOINT.2018.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between friction-induced vibrations and tactile perception during exploration tasks of isotropic and periodic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.330 - 339. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TRIBOINT.2017.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrical experimental and numerical analysis on friction-induced vibrations by a simple frictional system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.47 - 57. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear secondary noise sources for passive defect detection using ultrasound sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 386, pp.283 - 294. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Perception and Friction-Induced Vibrations: Discrimination of Similarly Patterned Wood-Like Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.409-417. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2016.2643662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01998813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Energy Transfer by Friction Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, X International Conference on Structural Dynamics, EURODYN 2017, 199, pp.1356 - 1361. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a tribometer for investigating tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Saulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (0), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650113518906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excitateur multi-axes de l'Equipex lyonnais PHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact of a Finger on Rigid Surfaces and Textiles: Friction Coefficient and Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-012-0010-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipated energy and boundary condition effects associated to dry friction on the dynamics of vibrating structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.479-491. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile perception by friction induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Akay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (10), pp.1100-1110. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of friction-induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (9), pp.1027-1035. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of a Rotating Composite Shaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (2), pp.337. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick/slip phenomena in dynamics: Choice of contact model. Numerical predictions & experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1211-1224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick/slip phenomena in dynamics: Choice of contact model. Numerical predictions &amp; experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (10), pp.1211-1224. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modelling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 282 (1-2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2004.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behavior of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheel-shaft-fluid coupling and local wheel deformations on the global behaviour of shaft lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (4), pp.953-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behaviour of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.988-993. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1023621X02000179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des solutions propres complexes à partir des amplitudes de réponses mesurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Laboratoires d'Essais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 46, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des spécifications d'environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTELAB 2024, Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE : Association pour le développement des Sciences et Techniques de L'Environnement, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking Contact Mechanical Stimuli for Texture Tactile Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th STLE Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Mineapolis, MN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes numériques et expérimentales d'un rotor embarqué soumis à des excitations multiaxiales : Mise en évidence d’une instabilité de Dry Whip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTELAB 2024, Journées des essais et de la simulation, aste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aste: Association pour le développement des Sciences et des Techniques de l'Environnement, Jun 2024, Rouen, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of a Tactile Device for Mimicking Mechanical Stimuli Responsible for Texture Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECIAL TOPICS IN STRUCTURAL DYNAMICS &amp; EXPERIMENTAL TECHNIQUES, VOL 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, GEWERBESTRASSE 11, CHAM, CH-6330, Switzerland. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68901-7\_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of an on-board rotor subject to multiaxial excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modaml Analysis Conference (IMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Experimental Mechanics, Jan 2024, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tactile device for mimicking mechanical stimuli responsible of texture Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024, Tutorial Workshop : Touch Analysis Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lille, Jun 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and tactile discrimination of isotropic surfaces: mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modal Analysis Conférence (IMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for experimental Mechanics, Jan 2024, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step forward passive baseline-free imaging using nonlinear secondary noise sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on Ultrasonics, ICU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception tactile de surfaces micro-texturées : impact de l’inclinaison du doigt sur la mesure in vivo du frottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louyot Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie JIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Mécanique, Multiphysique, Multiéchelle, LaMcube, unité mixte de recherche de l'Université de Lille, du CNRS et de Centrale Lille., May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating tactile perception by friction induced vibrations”, Analysis and tactile discrimination of isotropic surfaces : mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COngress in Tribology (ECOTRIB 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bari, Jun 2023, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and tactile discrimination of isotropic surfaces: mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th African Conference in Tribology (ACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon/Institut Pprime, Université de Poitiers, CNRS/Institut National Polytechnique Houphouët-Boigny, Ivory Coast, Apr 2023, Yamassoukro, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction modifications induced by the variation of the finger angular position when touching microtextured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louyot Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tribology Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Japanese Society of Tribologists, Sep 2023, Fukuoka (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Mechanical Stimuli at the Origin of Texture Tactile Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Korea-Tribology International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bexco Busan (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear rotordynamics in the presence of a hybrid bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Spacecraft Structures Materials and Environmental Testing (ECSSMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES/ESA, Mar 2023, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifications d’environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE Association pour le développement des sciences et techniques de l’environnement, Jul 2023, Cannes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear on board rotordynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURveillance VIbrations SHock NOise (SURVISHNO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, joint organization of the conferences Surveillance, VISHNO (Vibration Shocks and Noise) and EVA (Experimental Vibration Analysis),, Jul 2023, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between acoustic fields by dry frictional contacts for SHM: Optimization of the high frequency vibration transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA-USD Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD), Sep 2022, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR ROTORDYNAMICS IN THE PRESENCE OF A HYBRID BEARING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Edition of the Space Propulsion Conference (www.3AF-SPACEPROPULSION.com)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2022, Estoril (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des excitations par la base sur l’instabilité de type dry-whip d’un rotor&nbsp;: Calculs - Mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the base motion on the dry-whip onset of an on-board rotor-journal bearing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH Council - European Nonlinear Oscillations Conference Committee (ENOCC, Jul 2022, Lyon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and mimicking of contact vibrations, induced by touching isotropic surface textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA-USD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD), Sep 2022, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texture discrimination by reproduced Friction-Induced Vibration stimuli on a dynamic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Tribology Congress, WTC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Francais de Mécanique, Jul 2022, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear behavior of a space turbo-pump With hybrid suspension and on-board excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Pampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ième édition des journées CNES jeunes chercheurs (JC²)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2021, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Coupled Instabilities of an On-board rotor Subject to Yaw and Pitch with Arbitrary Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Vibrations in Rotating Machinery (VIRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMECHE, Oct 2020, Liverpool United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excitateur 6-axes de l'Equipex PHARE pour analyser et maitriser la dynamique de systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarir Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Commun AdViTAM: Advanced Vibration Tests for the Analysis of rotating Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Reduction Technique for On-Board Rotor-bearing system with time varying Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Structural Engineering Dynamics - ICEDYN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Viana do Castelo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interaction between human fingerpad and isotropic rough surfaces for tactile stimulators improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds Trinity University, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Contact Broadband Excitation for Simulating Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobrake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, the hague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a numerical friction law for reproducing Friction-Induced-Vibrations of rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Culla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd African Conference on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic energy transfer by friction induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Structural Dynamics, EURODYN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical implementation of roughness effects on Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Culla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Tribology 44th Leeds Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMPING INDUCED BY DRY FRICTION: ANALYSES AND EXPERIMENTS FOR MODELING IMPROVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/100016.2139.10382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception tactile et vibrations induites : application à des surfaces texturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie JIFT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive defect detection in plate from nonlinear conversion of low-frequency vibrational noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America, 5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, USA, United States. pp.3002 - 3002, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4969308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Mechanical System for Energy Transfer between Acoustic Fields by Frictional Contact Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostantinos Gryllias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINAME 2015 : XVII International Symposium on Dynamic Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABCM, Feb 2015, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Contact Area From Full Field Displacement Surface Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Saulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2014: Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Gas Turbine Institute, Jun 2014, Düsseldorf, Germany. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2014-25504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a fibrous material in sandwich configuration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Piollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCB/VISHNO 2014, VIbrations SHocks and NOise conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Mechanical System for Energy Transfer between Acoustic Fields by Frictional Contact Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en vibro-Acoustique et contrôle du Bruit JJCAB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between acoustic fields by dry frictional contacts for SHM: a lumped numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gryllias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Conference on Noise and Vibration engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour of cyclic symmetrical N DOF system in the presence of dry friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Rade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XV International Symposium on Dynamic Problems of Mechanics DINAME 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Buzios, Rio Janeiro, Brazil. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of contact parameter uncertainties of the dynamic behaviour of rubbing cyclic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, London, United Kingdom. pp.613-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the duplex model for tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology, Energy and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an experimental set-up for the analysis of friction induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Congresso dell'Associazione Italiana di Meccanica Teorica e Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. p. 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude paramétrique du désaccordage dans les systèmes à symétrie cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque IMPACT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Djerba, Tunisia. pp.CDrom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY ANALYSIS OF ROTATING COMPOSITE SHAFTS CONSIDERING INTERNAL DAMPING AND COUPLING EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid/structure interaction and dynamic response of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Colloque Vibrations Choc et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of rotating composite shafts considering internal damping and coupling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis of surface scanning for tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2010 - ASME 2010 10th Biennial Conference on Engineering Systems Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of friction induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipated Energy And Boundary Conditions Effects Associated To Dry Friction Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM International Symposium On Dynamics of Steam and Gas Turbines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Gdansk, Poland. pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of vertical axis water turbines: two ways of handling the F/S coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Driot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Honolulu, Hawaii, États-Unis. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/epoxy ― Effets sur la stabilité des rotors composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bellizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. pp.173--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Instability Analysis of Internally Damped Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007, Power for Land, Sea and Air, IGTI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Laleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual forum GRAVIT. New Technologies for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/époxy- Effets sur la stabilité des rotors composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale sur les composites (JMC15),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Instability Analysis of Internally Damped Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007, Power for Land, Sea and Air, IGTI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.727-736, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2007-27073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick-Slip Phenomena in Dynamics: choice of contact model. Numerical predictions &amp; experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of internally damped rotating composite shafts considering transversal shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Honolulu, Hawaii, États-Unis. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne et Effet du Cisaillement Transverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International Francophone de Mécanique Avancée, CIFMA01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal and Ocean Currents Energy. Harvest project : Structural analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Britannique sur les énergies marines. 19 et 20 Janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRATIONS CHOC et BRUIT 2006, ECOLE CENTRALE de LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact states on the dynamic behavior of rubbing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2005, Power for Land, Sea and Air, IGTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Reno-Tahoe, United States. pp.429-440, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2005-68560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact states on the dynamic behavior of rubbing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2005, Power for Land, Sea and Air, IGTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Reno-Tahoe, Névada, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a contact model from Frequency Response Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurodyn 2005, 6ième European Conference on structurals dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced response of shrouded bladed disc assemblies: a jointed experimental numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2004, Power for Land, Sea and Air, IGTI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Vienne, Austria. pp.337-347, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2004-53705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité des rotors par une approche d'échelles multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Colloque "Vibrations Choc et Bruit" 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced response of shrouded bladed disc assemblies: a jointed experimental numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2004, Power for Land, Sea and Air, IGTI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Vienne, Austria. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modeling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2003 Power for Land, Sea and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modeling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2003 Power for Land, Sea and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Atlanta, United States. pp.215-222, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2003-38447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité des rotors en présence d'amortissement tournant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xiiième colloque Vibrations, chocs et bruit 2002, GAMI, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheel-shaft-fluid coupling and local wheel deformations on the global behavior of shaft lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gas Turbine and Aeroengine Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, New Orleans, United States. pp.952-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of rotating flexible blade-disc-shaft assemblies. Application to a turbomolecular pump rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaboyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dauvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCORMA 2001, International Symposium on Stability Control of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, États-Unis. pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behaviour of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISROMAC-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Honolulu, Hawai, États-Unis. pp.988-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of thin-walled composite shafts : A three dimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA Montreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montreux, Suisse. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Identification by squared amplitude fitting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Modal Analysis Conference. IMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Nashville, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage de fonctions de transfert avec procédé de condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la société Française de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Paris, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation de fonctions de transfert en vue de l'extraction de paramètres modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kozanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STRUCOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des essais multi-axiaux aggravés pour la fiabilité et la durabilité des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais &amp; Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157, pp.21, 2024, Essais&amp;Simulations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating Internal Damping in the Case of Composite Shafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Emerging Trends in Rotor Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1011, Springer Netherlands; springer, pp.125-134, 2011, IUTAM Bookseries, 978-94-007-0019-2. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0020-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques prioritaires : Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants fluviaux et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques Prioritaires 2003 - 2005: Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants marins et fluviaux - Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAYSERSBERG PACKAGING SA: Logiciel de modélisation du comportement mécanique du carton ondulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA-CEREM, DGA, SAGEM, Amortissement dans les structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Usseglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGION RHONE-ALPES, HPT/KTH, THERMODYN, Réponse forcée des rangées d'aubes liaisonnées de turbomachines, Programme Emergence 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel d'homogénéisation de carton ondulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAYSERSBERG PACKAGING, Carton ondulé : modélisation du comportement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35DFCAE7"/>
+    <w:nsid w:val="6A71E462"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-chatelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5859-9480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276467094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095153v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sutter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/JIN43841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banvillet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalij" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108702" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141824v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Samora Sousa Jr" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldemir Ap. Cavallini Jr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valder Steffen Jr" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Briend" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aim&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109815" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Andrianoely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04323591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Felicetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04059359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sutter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2022.100211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659963v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116398" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660112v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107584" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Massimiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106082" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzaki Dakel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103660" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044381" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114962" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Bartolomeo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TRIBOINT.2018.01.052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cesini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dacleu Ndengue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TRIBOINT.2017.12.041" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.03.032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01998813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2643662" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lacerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.354" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vittecoq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113518906" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Fagiani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Costes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0010-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XM1H0CJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Al Sayed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Akay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.03.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fagiani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sestieri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET722" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Baranger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.06.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3KXVDK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2004.02.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lornage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1023621X02000179" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piranda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aime Mattias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulleau Antoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68901-7\_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533187v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louyot Etienne" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530686v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530657v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533290v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fiore" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530478v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530409v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530425v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Antoine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281679v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Andrianoely" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533214v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530433v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541385v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pampolini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaki Dakel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Mahfoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949016v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Culla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03593863v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Douville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2139.10382" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4969308" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320258v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Gryllias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25504" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Piollet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Doyelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835509v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gryllias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sestieri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685344v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486196v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Al Sayed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934142v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517842v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486215v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486219v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Driot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315484v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506633v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montagnier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267709v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Laleu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506629v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellizzi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696312v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27073" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506860v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506814v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506832v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182384v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507250v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio d'Ambrosio" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507225v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696310v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2005-68560" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696311v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ravoux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2004-53705" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507404v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchemin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507378v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2003-38447" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942296v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboyer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauvillier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508202v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508193v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947415v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kozanek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0020-8_11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374283v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455078v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455931v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Said" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455935v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Renaudin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Usseglio" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455936v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455934v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-chatelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5859-9480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276467094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824000v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aime" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banvillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalij" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108702" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Samora Sousa Jr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldemir Ap. Cavallini Jr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valder Steffen Jr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Briend" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095153v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sutter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/JIN43841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aim&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109815" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Andrianoely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04323591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Felicetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04059359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sutter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2022.100211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107584" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116398" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Massimiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106082" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzaki Dakel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103660" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044381" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114962" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Bartolomeo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TRIBOINT.2018.01.052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cesini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dacleu Ndengue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TRIBOINT.2017.12.041" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.03.032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01998813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2643662" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lacerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.354" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vittecoq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113518906" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Fagiani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Costes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0010-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XM1H0CJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Al Sayed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Akay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.03.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fagiani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sestieri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET722" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Baranger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.06.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3KXVDK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2004.02.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lornage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1023621X02000179" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piranda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aime Mattias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulleau Antoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68901-7\_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447843v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louyot Etienne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533290v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fiore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Andrianoely" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533214v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541385v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pampolini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaki Dakel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Mahfoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949016v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Culla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03593863v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Douville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2139.10382" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4969308" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320258v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Gryllias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25504" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Piollet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Doyelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835509v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gryllias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685344v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sestieri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685355v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486196v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Al Sayed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934142v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517842v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486219v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486215v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Driot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506633v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montagnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267709v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Laleu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellizzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696312v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27073" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506814v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506832v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182384v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696310v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2005-68560" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507225v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio d'Ambrosio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696311v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ravoux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2004-53705" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507404v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchemin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507378v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2003-38447" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942296v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboyer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauvillier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508193v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947415v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kozanek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0020-8_11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374283v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455078v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455935v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Renaudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Usseglio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455934v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455931v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Said" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>