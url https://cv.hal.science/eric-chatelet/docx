--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric CHATELET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5859-9480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">276467094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of multiaxial test-tailored specifications based on Fatigue Damage multi-Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigation of Rubbing Existence in the Context of a Rotating Machine Under Base Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Samora Sousa Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldemir Ap. Cavallini Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valder Steffen Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement sonification during haptic exploration shifts emotional outcome without altering texture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (10), pp.43841. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31083/JIN43841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework proposal for new multiaxial fatigue damage and extreme response spectra in random vibrations frequency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.111338. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the finger inclination on its frictional interaction with micro-textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Louyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.109815. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of a rotor supported by hydrodynamic bearings and ball bearings with loose fit when passing through a critical speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210, pp.111146. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iinvestigation on the role of the finger transfer function on tactile rendering by friction-induced-vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 190, pp.109018. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04323591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile discrimination of real and simulated isotropic textures by Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.108443. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile rendering of textures by an Electro-Active Polymer piezoelectric device: mimicking Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.100211. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotri.2022.100211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais multiaxiaux aggravés pour la qualification des équipements embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ASTE, 144, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of real translational and rotational displacements of six-axial shakers with only six measured linear accelerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-whip phenomenon in on-board rotordynamics: Modeling and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 513, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of on-board rotors on finite-length journal bearings subject to multi-axial and multi-frequency excitations: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.35. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2021034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanical stimuli on hedonistic and topographical discrimination of textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Massimiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.106082. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02888142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multi-frequency parametric excitations on the dynamics of on-board rotor-bearing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mzaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.103660. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.103660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Modal Reduction for On-Board Rotor With Multifrequency Parametric Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mzaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (6), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4044381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer by a secondary acoustic source through Friction-Induced Vibrations: A power flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 463, pp.114962. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new frictional law for simulating friction-induced vibrations of rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.468 - 480. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TRIBOINT.2018.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between friction-induced vibrations and tactile perception during exploration tasks of isotropic and periodic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.330 - 339. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TRIBOINT.2017.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrical experimental and numerical analysis on friction-induced vibrations by a simple frictional system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.47 - 57. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear secondary noise sources for passive defect detection using ultrasound sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 386, pp.283 - 294. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Perception and Friction-Induced Vibrations: Discrimination of Similarly Patterned Wood-Like Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.409-417. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2016.2643662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01998813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Energy Transfer by Friction Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, X International Conference on Structural Dynamics, EURODYN 2017, 199, pp.1356 - 1361. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a tribometer for investigating tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Saulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (0), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650113518906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excitateur multi-axes de l'Equipex lyonnais PHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact of a Finger on Rigid Surfaces and Textiles: Friction Coefficient and Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-012-0010-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipated energy and boundary condition effects associated to dry friction on the dynamics of vibrating structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.479-491. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile perception by friction induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Akay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (10), pp.1100-1110. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of friction-induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (9), pp.1027-1035. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of a Rotating Composite Shaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (2), pp.337. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick/slip phenomena in dynamics: Choice of contact model. Numerical predictions & experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1211-1224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick/slip phenomena in dynamics: Choice of contact model. Numerical predictions &amp; experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (10), pp.1211-1224. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modelling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 282 (1-2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2004.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behavior of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheel-shaft-fluid coupling and local wheel deformations on the global behaviour of shaft lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (4), pp.953-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behaviour of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.988-993. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1023621X02000179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des solutions propres complexes à partir des amplitudes de réponses mesurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Laboratoires d'Essais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 46, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des spécifications d'environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTELAB 2024, Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE : Association pour le développement des Sciences et Techniques de L'Environnement, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking Contact Mechanical Stimuli for Texture Tactile Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th STLE Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Mineapolis, MN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes numériques et expérimentales d'un rotor embarqué soumis à des excitations multiaxiales : Mise en évidence d’une instabilité de Dry Whip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTELAB 2024, Journées des essais et de la simulation, aste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aste: Association pour le développement des Sciences et des Techniques de l'Environnement, Jun 2024, Rouen, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of a Tactile Device for Mimicking Mechanical Stimuli Responsible for Texture Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECIAL TOPICS IN STRUCTURAL DYNAMICS &amp; EXPERIMENTAL TECHNIQUES, VOL 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, GEWERBESTRASSE 11, CHAM, CH-6330, Switzerland. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68901-7\_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of an on-board rotor subject to multiaxial excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modaml Analysis Conference (IMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Experimental Mechanics, Jan 2024, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tactile device for mimicking mechanical stimuli responsible of texture Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024, Tutorial Workshop : Touch Analysis Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lille, Jun 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and tactile discrimination of isotropic surfaces: mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modal Analysis Conférence (IMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for experimental Mechanics, Jan 2024, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step forward passive baseline-free imaging using nonlinear secondary noise sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on Ultrasonics, ICU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception tactile de surfaces micro-texturées : impact de l’inclinaison du doigt sur la mesure in vivo du frottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louyot Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie JIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Mécanique, Multiphysique, Multiéchelle, LaMcube, unité mixte de recherche de l'Université de Lille, du CNRS et de Centrale Lille., May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating tactile perception by friction induced vibrations”, Analysis and tactile discrimination of isotropic surfaces : mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COngress in Tribology (ECOTRIB 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bari, Jun 2023, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and tactile discrimination of isotropic surfaces: mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th African Conference in Tribology (ACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon/Institut Pprime, Université de Poitiers, CNRS/Institut National Polytechnique Houphouët-Boigny, Ivory Coast, Apr 2023, Yamassoukro, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction modifications induced by the variation of the finger angular position when touching microtextured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louyot Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tribology Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Japanese Society of Tribologists, Sep 2023, Fukuoka (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Mechanical Stimuli at the Origin of Texture Tactile Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Korea-Tribology International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bexco Busan (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear rotordynamics in the presence of a hybrid bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Spacecraft Structures Materials and Environmental Testing (ECSSMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES/ESA, Mar 2023, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifications d’environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE Association pour le développement des sciences et techniques de l’environnement, Jul 2023, Cannes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear on board rotordynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURveillance VIbrations SHock NOise (SURVISHNO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, joint organization of the conferences Surveillance, VISHNO (Vibration Shocks and Noise) and EVA (Experimental Vibration Analysis),, Jul 2023, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between acoustic fields by dry frictional contacts for SHM: Optimization of the high frequency vibration transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA-USD Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD), Sep 2022, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR ROTORDYNAMICS IN THE PRESENCE OF A HYBRID BEARING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Edition of the Space Propulsion Conference (www.3AF-SPACEPROPULSION.com)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2022, Estoril (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des excitations par la base sur l’instabilité de type dry-whip d’un rotor&nbsp;: Calculs - Mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the base motion on the dry-whip onset of an on-board rotor-journal bearing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH Council - European Nonlinear Oscillations Conference Committee (ENOCC, Jul 2022, Lyon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and mimicking of contact vibrations, induced by touching isotropic surface textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA-USD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD), Sep 2022, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texture discrimination by reproduced Friction-Induced Vibration stimuli on a dynamic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Tribology Congress, WTC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Francais de Mécanique, Jul 2022, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear behavior of a space turbo-pump With hybrid suspension and on-board excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Pampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ième édition des journées CNES jeunes chercheurs (JC²)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2021, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Coupled Instabilities of an On-board rotor Subject to Yaw and Pitch with Arbitrary Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Vibrations in Rotating Machinery (VIRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMECHE, Oct 2020, Liverpool United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excitateur 6-axes de l'Equipex PHARE pour analyser et maitriser la dynamique de systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarir Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Commun AdViTAM: Advanced Vibration Tests for the Analysis of rotating Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Reduction Technique for On-Board Rotor-bearing system with time varying Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Structural Engineering Dynamics - ICEDYN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Viana do Castelo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interaction between human fingerpad and isotropic rough surfaces for tactile stimulators improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds Trinity University, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Contact Broadband Excitation for Simulating Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobrake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, the hague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a numerical friction law for reproducing Friction-Induced-Vibrations of rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Culla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd African Conference on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic energy transfer by friction induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Structural Dynamics, EURODYN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical implementation of roughness effects on Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Culla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Tribology 44th Leeds Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMPING INDUCED BY DRY FRICTION: ANALYSES AND EXPERIMENTS FOR MODELING IMPROVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/100016.2139.10382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception tactile et vibrations induites : application à des surfaces texturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie JIFT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive defect detection in plate from nonlinear conversion of low-frequency vibrational noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America, 5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, USA, United States. pp.3002 - 3002, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4969308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Mechanical System for Energy Transfer between Acoustic Fields by Frictional Contact Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostantinos Gryllias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINAME 2015 : XVII International Symposium on Dynamic Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABCM, Feb 2015, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Contact Area From Full Field Displacement Surface Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Saulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2014: Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Gas Turbine Institute, Jun 2014, Düsseldorf, Germany. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2014-25504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a fibrous material in sandwich configuration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Piollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCB/VISHNO 2014, VIbrations SHocks and NOise conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Mechanical System for Energy Transfer between Acoustic Fields by Frictional Contact Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en vibro-Acoustique et contrôle du Bruit JJCAB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between acoustic fields by dry frictional contacts for SHM: a lumped numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gryllias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Conference on Noise and Vibration engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour of cyclic symmetrical N DOF system in the presence of dry friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Rade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XV International Symposium on Dynamic Problems of Mechanics DINAME 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Buzios, Rio Janeiro, Brazil. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of contact parameter uncertainties of the dynamic behaviour of rubbing cyclic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, London, United Kingdom. pp.613-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the duplex model for tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology, Energy and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an experimental set-up for the analysis of friction induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Congresso dell'Associazione Italiana di Meccanica Teorica e Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. p. 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude paramétrique du désaccordage dans les systèmes à symétrie cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque IMPACT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Djerba, Tunisia. pp.CDrom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY ANALYSIS OF ROTATING COMPOSITE SHAFTS CONSIDERING INTERNAL DAMPING AND COUPLING EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid/structure interaction and dynamic response of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Colloque Vibrations Choc et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of rotating composite shafts considering internal damping and coupling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis of surface scanning for tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2010 - ASME 2010 10th Biennial Conference on Engineering Systems Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of friction induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipated Energy And Boundary Conditions Effects Associated To Dry Friction Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM International Symposium On Dynamics of Steam and Gas Turbines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Gdansk, Poland. pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of vertical axis water turbines: two ways of handling the F/S coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Driot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Honolulu, Hawaii, États-Unis. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/epoxy ― Effets sur la stabilité des rotors composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bellizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. pp.173--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Instability Analysis of Internally Damped Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007, Power for Land, Sea and Air, IGTI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Laleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual forum GRAVIT. New Technologies for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/époxy- Effets sur la stabilité des rotors composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale sur les composites (JMC15),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Instability Analysis of Internally Damped Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007, Power for Land, Sea and Air, IGTI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.727-736, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2007-27073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick-Slip Phenomena in Dynamics: choice of contact model. Numerical predictions &amp; experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of internally damped rotating composite shafts considering transversal shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Honolulu, Hawaii, États-Unis. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne et Effet du Cisaillement Transverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International Francophone de Mécanique Avancée, CIFMA01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal and Ocean Currents Energy. Harvest project : Structural analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Britannique sur les énergies marines. 19 et 20 Janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRATIONS CHOC et BRUIT 2006, ECOLE CENTRALE de LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact states on the dynamic behavior of rubbing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2005, Power for Land, Sea and Air, IGTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Reno-Tahoe, United States. pp.429-440, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2005-68560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact states on the dynamic behavior of rubbing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2005, Power for Land, Sea and Air, IGTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Reno-Tahoe, Névada, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a contact model from Frequency Response Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurodyn 2005, 6ième European Conference on structurals dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced response of shrouded bladed disc assemblies: a jointed experimental numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2004, Power for Land, Sea and Air, IGTI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Vienne, Austria. pp.337-347, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2004-53705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité des rotors par une approche d'échelles multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Colloque "Vibrations Choc et Bruit" 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced response of shrouded bladed disc assemblies: a jointed experimental numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2004, Power for Land, Sea and Air, IGTI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Vienne, Austria. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modeling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2003 Power for Land, Sea and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modeling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2003 Power for Land, Sea and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Atlanta, United States. pp.215-222, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2003-38447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité des rotors en présence d'amortissement tournant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xiiième colloque Vibrations, chocs et bruit 2002, GAMI, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheel-shaft-fluid coupling and local wheel deformations on the global behavior of shaft lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gas Turbine and Aeroengine Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, New Orleans, United States. pp.952-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of rotating flexible blade-disc-shaft assemblies. Application to a turbomolecular pump rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaboyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dauvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCORMA 2001, International Symposium on Stability Control of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, États-Unis. pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behaviour of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISROMAC-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Honolulu, Hawai, États-Unis. pp.988-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of thin-walled composite shafts : A three dimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA Montreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montreux, Suisse. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Identification by squared amplitude fitting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Modal Analysis Conference. IMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Nashville, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage de fonctions de transfert avec procédé de condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la société Française de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Paris, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation de fonctions de transfert en vue de l'extraction de paramètres modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kozanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STRUCOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des essais multi-axiaux aggravés pour la fiabilité et la durabilité des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais &amp; Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157, pp.21, 2024, Essais&amp;Simulations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating Internal Damping in the Case of Composite Shafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Emerging Trends in Rotor Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1011, Springer Netherlands; springer, pp.125-134, 2011, IUTAM Bookseries, 978-94-007-0019-2. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0020-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques prioritaires : Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants fluviaux et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques Prioritaires 2003 - 2005: Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants marins et fluviaux - Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAYSERSBERG PACKAGING SA: Logiciel de modélisation du comportement mécanique du carton ondulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA-CEREM, DGA, SAGEM, Amortissement dans les structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Usseglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGION RHONE-ALPES, HPT/KTH, THERMODYN, Réponse forcée des rangées d'aubes liaisonnées de turbomachines, Programme Emergence 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel d'homogénéisation de carton ondulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAYSERSBERG PACKAGING, Carton ondulé : modélisation du comportement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric CHATELET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5859-9480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">276467094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of multiaxial test-tailored specifications based on Fatigue Damage multi-Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigation of Rubbing Existence in the Context of a Rotating Machine Under Base Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Samora Sousa Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldemir Ap. Cavallini Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valder Steffen Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement sonification during haptic exploration shifts emotional outcome without altering texture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (10), pp.43841. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31083/JIN43841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework proposal for new multiaxial fatigue damage and extreme response spectra in random vibrations frequency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.111338. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the finger inclination on its frictional interaction with micro-textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Louyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.109815. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of a rotor supported by hydrodynamic bearings and ball bearings with loose fit when passing through a critical speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210, pp.111146. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iinvestigation on the role of the finger transfer function on tactile rendering by friction-induced-vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 190, pp.109018. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04323591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile discrimination of real and simulated isotropic textures by Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.108443. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile rendering of textures by an Electro-Active Polymer piezoelectric device: mimicking Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.100211. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotri.2022.100211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais multiaxiaux aggravés pour la qualification des équipements embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ASTE, 144, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of real translational and rotational displacements of six-axial shakers with only six measured linear accelerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-whip phenomenon in on-board rotordynamics: Modeling and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 513, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of on-board rotors on finite-length journal bearings subject to multi-axial and multi-frequency excitations: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.35. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2021034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanical stimuli on hedonistic and topographical discrimination of textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Massimiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.106082. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02888142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multi-frequency parametric excitations on the dynamics of on-board rotor-bearing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mzaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.103660. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.103660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Modal Reduction for On-Board Rotor With Multifrequency Parametric Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mzaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (6), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4044381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer by a secondary acoustic source through Friction-Induced Vibrations: A power flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 463, pp.114962. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new frictional law for simulating friction-induced vibrations of rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.468 - 480. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TRIBOINT.2018.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between friction-induced vibrations and tactile perception during exploration tasks of isotropic and periodic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.330 - 339. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TRIBOINT.2017.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear secondary noise sources for passive defect detection using ultrasound sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 386, pp.283 - 294. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrical experimental and numerical analysis on friction-induced vibrations by a simple frictional system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.47 - 57. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Perception and Friction-Induced Vibrations: Discrimination of Similarly Patterned Wood-Like Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.409-417. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2016.2643662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01998813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Energy Transfer by Friction Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, X International Conference on Structural Dynamics, EURODYN 2017, 199, pp.1356 - 1361. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a tribometer for investigating tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Saulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (0), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650113518906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excitateur multi-axes de l'Equipex lyonnais PHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact of a Finger on Rigid Surfaces and Textiles: Friction Coefficient and Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-012-0010-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipated energy and boundary condition effects associated to dry friction on the dynamics of vibrating structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.479-491. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile perception by friction induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Akay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (10), pp.1100-1110. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of friction-induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (9), pp.1027-1035. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of a Rotating Composite Shaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (2), pp.337. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick/slip phenomena in dynamics: Choice of contact model. Numerical predictions & experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1211-1224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick/slip phenomena in dynamics: Choice of contact model. Numerical predictions &amp; experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (10), pp.1211-1224. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modelling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 282 (1-2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2004.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behavior of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheel-shaft-fluid coupling and local wheel deformations on the global behaviour of shaft lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (4), pp.953-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behaviour of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.988-993. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1023621X02000179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des solutions propres complexes à partir des amplitudes de réponses mesurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Laboratoires d'Essais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 46, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des spécifications d'environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTELAB 2024, Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE : Association pour le développement des Sciences et Techniques de L'Environnement, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking Contact Mechanical Stimuli for Texture Tactile Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th STLE Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Mineapolis, MN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes numériques et expérimentales d'un rotor embarqué soumis à des excitations multiaxiales : Mise en évidence d’une instabilité de Dry Whip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTELAB 2024, Journées des essais et de la simulation, aste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aste: Association pour le développement des Sciences et des Techniques de l'Environnement, Jun 2024, Rouen, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of a Tactile Device for Mimicking Mechanical Stimuli Responsible for Texture Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECIAL TOPICS IN STRUCTURAL DYNAMICS &amp; EXPERIMENTAL TECHNIQUES, VOL 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, GEWERBESTRASSE 11, CHAM, CH-6330, Switzerland. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68901-7\_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of an on-board rotor subject to multiaxial excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modaml Analysis Conference (IMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Experimental Mechanics, Jan 2024, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tactile device for mimicking mechanical stimuli responsible of texture Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024, Tutorial Workshop : Touch Analysis Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lille, Jun 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and tactile discrimination of isotropic surfaces: mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modal Analysis Conférence (IMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for experimental Mechanics, Jan 2024, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step forward passive baseline-free imaging using nonlinear secondary noise sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on Ultrasonics, ICU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Mechanical Stimuli at the Origin of Texture Tactile Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Korea-Tribology International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bexco Busan (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception tactile de surfaces micro-texturées : impact de l’inclinaison du doigt sur la mesure in vivo du frottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louyot Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie JIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Mécanique, Multiphysique, Multiéchelle, LaMcube, unité mixte de recherche de l'Université de Lille, du CNRS et de Centrale Lille., May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating tactile perception by friction induced vibrations”, Analysis and tactile discrimination of isotropic surfaces : mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COngress in Tribology (ECOTRIB 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bari, Jun 2023, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and tactile discrimination of isotropic surfaces: mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th African Conference in Tribology (ACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon/Institut Pprime, Université de Poitiers, CNRS/Institut National Polytechnique Houphouët-Boigny, Ivory Coast, Apr 2023, Yamassoukro, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction modifications induced by the variation of the finger angular position when touching microtextured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louyot Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tribology Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Japanese Society of Tribologists, Sep 2023, Fukuoka (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear rotordynamics in the presence of a hybrid bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Spacecraft Structures Materials and Environmental Testing (ECSSMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES/ESA, Mar 2023, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifications d’environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE Association pour le développement des sciences et techniques de l’environnement, Jul 2023, Cannes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear on board rotordynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURveillance VIbrations SHock NOise (SURVISHNO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, joint organization of the conferences Surveillance, VISHNO (Vibration Shocks and Noise) and EVA (Experimental Vibration Analysis),, Jul 2023, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between acoustic fields by dry frictional contacts for SHM: Optimization of the high frequency vibration transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA-USD Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD), Sep 2022, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR ROTORDYNAMICS IN THE PRESENCE OF A HYBRID BEARING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Edition of the Space Propulsion Conference (www.3AF-SPACEPROPULSION.com)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2022, Estoril (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des excitations par la base sur l’instabilité de type dry-whip d’un rotor&nbsp;: Calculs - Mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the base motion on the dry-whip onset of an on-board rotor-journal bearing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH Council - European Nonlinear Oscillations Conference Committee (ENOCC, Jul 2022, Lyon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and mimicking of contact vibrations, induced by touching isotropic surface textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA-USD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD), Sep 2022, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texture discrimination by reproduced Friction-Induced Vibration stimuli on a dynamic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Tribology Congress, WTC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Francais de Mécanique, Jul 2022, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear behavior of a space turbo-pump With hybrid suspension and on-board excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Pampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ième édition des journées CNES jeunes chercheurs (JC²)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2021, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Coupled Instabilities of an On-board rotor Subject to Yaw and Pitch with Arbitrary Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Vibrations in Rotating Machinery (VIRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMECHE, Oct 2020, Liverpool United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Commun AdViTAM: Advanced Vibration Tests for the Analysis of rotating Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excitateur 6-axes de l'Equipex PHARE pour analyser et maitriser la dynamique de systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarir Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Reduction Technique for On-Board Rotor-bearing system with time varying Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Structural Engineering Dynamics - ICEDYN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Viana do Castelo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interaction between human fingerpad and isotropic rough surfaces for tactile stimulators improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds Trinity University, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Contact Broadband Excitation for Simulating Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobrake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, the hague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a numerical friction law for reproducing Friction-Induced-Vibrations of rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Culla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd African Conference on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic energy transfer by friction induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Structural Dynamics, EURODYN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical implementation of roughness effects on Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Culla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Tribology 44th Leeds Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception tactile et vibrations induites : application à des surfaces texturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie JIFT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMPING INDUCED BY DRY FRICTION: ANALYSES AND EXPERIMENTS FOR MODELING IMPROVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/100016.2139.10382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive defect detection in plate from nonlinear conversion of low-frequency vibrational noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America, 5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, USA, United States. pp.3002 - 3002, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4969308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Mechanical System for Energy Transfer between Acoustic Fields by Frictional Contact Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostantinos Gryllias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINAME 2015 : XVII International Symposium on Dynamic Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABCM, Feb 2015, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a fibrous material in sandwich configuration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Piollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCB/VISHNO 2014, VIbrations SHocks and NOise conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Contact Area From Full Field Displacement Surface Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Saulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2014: Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Gas Turbine Institute, Jun 2014, Düsseldorf, Germany. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2014-25504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Mechanical System for Energy Transfer between Acoustic Fields by Frictional Contact Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en vibro-Acoustique et contrôle du Bruit JJCAB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between acoustic fields by dry frictional contacts for SHM: a lumped numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gryllias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Conference on Noise and Vibration engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour of cyclic symmetrical N DOF system in the presence of dry friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Rade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XV International Symposium on Dynamic Problems of Mechanics DINAME 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Buzios, Rio Janeiro, Brazil. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of contact parameter uncertainties of the dynamic behaviour of rubbing cyclic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, London, United Kingdom. pp.613-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the duplex model for tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology, Energy and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an experimental set-up for the analysis of friction induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Congresso dell'Associazione Italiana di Meccanica Teorica e Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. p. 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude paramétrique du désaccordage dans les systèmes à symétrie cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque IMPACT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Djerba, Tunisia. pp.CDrom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY ANALYSIS OF ROTATING COMPOSITE SHAFTS CONSIDERING INTERNAL DAMPING AND COUPLING EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid/structure interaction and dynamic response of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Colloque Vibrations Choc et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of rotating composite shafts considering internal damping and coupling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis of surface scanning for tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2010 - ASME 2010 10th Biennial Conference on Engineering Systems Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of friction induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipated Energy And Boundary Conditions Effects Associated To Dry Friction Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM International Symposium On Dynamics of Steam and Gas Turbines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Gdansk, Poland. pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of vertical axis water turbines: two ways of handling the F/S coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Driot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Honolulu, Hawaii, États-Unis. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/epoxy ― Effets sur la stabilité des rotors composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bellizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. pp.173--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Instability Analysis of Internally Damped Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007, Power for Land, Sea and Air, IGTI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.727-736, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2007-27073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/époxy- Effets sur la stabilité des rotors composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale sur les composites (JMC15),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Instability Analysis of Internally Damped Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007, Power for Land, Sea and Air, IGTI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Laleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual forum GRAVIT. New Technologies for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick-Slip Phenomena in Dynamics: choice of contact model. Numerical predictions &amp; experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne et Effet du Cisaillement Transverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International Francophone de Mécanique Avancée, CIFMA01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of internally damped rotating composite shafts considering transversal shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Honolulu, Hawaii, États-Unis. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal and Ocean Currents Energy. Harvest project : Structural analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Britannique sur les énergies marines. 19 et 20 Janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRATIONS CHOC et BRUIT 2006, ECOLE CENTRALE de LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact states on the dynamic behavior of rubbing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2005, Power for Land, Sea and Air, IGTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Reno-Tahoe, United States. pp.429-440, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2005-68560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact states on the dynamic behavior of rubbing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2005, Power for Land, Sea and Air, IGTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Reno-Tahoe, Névada, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a contact model from Frequency Response Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurodyn 2005, 6ième European Conference on structurals dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced response of shrouded bladed disc assemblies: a jointed experimental numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2004, Power for Land, Sea and Air, IGTI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Vienne, Austria. pp.337-347, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2004-53705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité des rotors par une approche d'échelles multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Colloque "Vibrations Choc et Bruit" 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced response of shrouded bladed disc assemblies: a jointed experimental numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2004, Power for Land, Sea and Air, IGTI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Vienne, Austria. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modeling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2003 Power for Land, Sea and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modeling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2003 Power for Land, Sea and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Atlanta, United States. pp.215-222, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2003-38447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité des rotors en présence d'amortissement tournant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xiiième colloque Vibrations, chocs et bruit 2002, GAMI, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheel-shaft-fluid coupling and local wheel deformations on the global behavior of shaft lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gas Turbine and Aeroengine Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, New Orleans, United States. pp.952-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of rotating flexible blade-disc-shaft assemblies. Application to a turbomolecular pump rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaboyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dauvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCORMA 2001, International Symposium on Stability Control of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, États-Unis. pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behaviour of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISROMAC-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Honolulu, Hawai, États-Unis. pp.988-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of thin-walled composite shafts : A three dimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA Montreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montreux, Suisse. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Identification by squared amplitude fitting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Modal Analysis Conference. IMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Nashville, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage de fonctions de transfert avec procédé de condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la société Française de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Paris, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation de fonctions de transfert en vue de l'extraction de paramètres modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kozanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STRUCOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des essais multi-axiaux aggravés pour la fiabilité et la durabilité des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais &amp; Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157, pp.21, 2024, Essais&amp;Simulations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating Internal Damping in the Case of Composite Shafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Emerging Trends in Rotor Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1011, Springer Netherlands; springer, pp.125-134, 2011, IUTAM Bookseries, 978-94-007-0019-2. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0020-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques prioritaires : Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants fluviaux et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques Prioritaires 2003 - 2005: Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants marins et fluviaux - Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAYSERSBERG PACKAGING SA: Logiciel de modélisation du comportement mécanique du carton ondulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA-CEREM, DGA, SAGEM, Amortissement dans les structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Usseglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGION RHONE-ALPES, HPT/KTH, THERMODYN, Réponse forcée des rangées d'aubes liaisonnées de turbomachines, Programme Emergence 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel d'homogénéisation de carton ondulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAYSERSBERG PACKAGING, Carton ondulé : modélisation du comportement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A71E462"/>
+    <w:nsid w:val="98BABCFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-chatelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5859-9480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276467094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824000v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aime" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banvillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalij" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108702" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Samora Sousa Jr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldemir Ap. Cavallini Jr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valder Steffen Jr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Briend" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095153v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sutter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/JIN43841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aim&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109815" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Andrianoely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04323591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Felicetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04059359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sutter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2022.100211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107584" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116398" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Massimiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106082" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzaki Dakel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103660" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044381" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114962" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Bartolomeo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TRIBOINT.2018.01.052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cesini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dacleu Ndengue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TRIBOINT.2017.12.041" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.03.032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835485v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01998813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2643662" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lacerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.354" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vittecoq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113518906" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Fagiani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Costes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0010-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XM1H0CJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Al Sayed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Akay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.03.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fagiani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sestieri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET722" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Baranger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.06.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3KXVDK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2004.02.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lornage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1023621X02000179" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piranda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aime Mattias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulleau Antoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68901-7\_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447843v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533187v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louyot Etienne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533309v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530657v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533290v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fiore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Andrianoely" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533214v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541385v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pampolini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaki Dakel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949002v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Mahfoud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949016v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Culla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03593863v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835216v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Douville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2139.10382" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835499v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4969308" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320258v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Gryllias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25504" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Piollet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Doyelle" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835509v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gryllias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685344v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sestieri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685355v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486196v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Al Sayed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934142v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517842v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486219v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486215v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Driot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506633v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montagnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267709v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Laleu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506629v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellizzi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696312v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27073" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506814v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506832v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182384v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696310v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2005-68560" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507225v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio d'Ambrosio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696311v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ravoux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2004-53705" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507404v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchemin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507378v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2003-38447" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942296v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboyer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauvillier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508193v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947415v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kozanek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0020-8_11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374283v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455078v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455935v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Renaudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Usseglio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455934v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455931v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Said" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-chatelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5859-9480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276467094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824000v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aime" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banvillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalij" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108702" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Samora Sousa Jr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldemir Ap. Cavallini Jr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valder Steffen Jr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Briend" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095153v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sutter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/JIN43841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aim&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109815" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Andrianoely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04323591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Felicetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04059359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sutter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2022.100211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107584" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116398" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Massimiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106082" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzaki Dakel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103660" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044381" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114962" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Bartolomeo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TRIBOINT.2018.01.052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cesini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dacleu Ndengue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TRIBOINT.2017.12.041" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.03.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01998813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2643662" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lacerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.354" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vittecoq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113518906" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Fagiani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Costes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0010-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XM1H0CJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Al Sayed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Akay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.03.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fagiani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sestieri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET722" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Baranger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.06.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3KXVDK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2004.02.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lornage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1023621X02000179" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piranda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aime Mattias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulleau Antoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68901-7\_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447843v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530657v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louyot Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533290v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fiore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Andrianoely" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533214v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541385v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pampolini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaki Dakel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949002v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Mahfoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Culla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03593863v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835499v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Douville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2139.10382" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4969308" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320258v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Gryllias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Piollet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Doyelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25504" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835509v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gryllias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685344v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sestieri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685355v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486196v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Al Sayed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934142v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517842v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486219v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486215v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Driot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27073" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montagnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellizzi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506633v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267709v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Laleu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506832v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506814v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182384v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696310v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2005-68560" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507225v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio d'Ambrosio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696311v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ravoux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2004-53705" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507404v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchemin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507378v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2003-38447" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942296v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboyer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauvillier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508193v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947415v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kozanek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0020-8_11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374283v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455078v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455935v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Renaudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Usseglio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455934v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455931v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Said" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>