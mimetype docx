--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric CHATELET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5859-9480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">276467094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of multiaxial test-tailored specifications based on Fatigue Damage multi-Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigation of Rubbing Existence in the Context of a Rotating Machine Under Base Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Samora Sousa Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldemir Ap. Cavallini Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valder Steffen Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement sonification during haptic exploration shifts emotional outcome without altering texture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (10), pp.43841. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31083/JIN43841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework proposal for new multiaxial fatigue damage and extreme response spectra in random vibrations frequency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.111338. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the finger inclination on its frictional interaction with micro-textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Louyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.109815. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of a rotor supported by hydrodynamic bearings and ball bearings with loose fit when passing through a critical speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210, pp.111146. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iinvestigation on the role of the finger transfer function on tactile rendering by friction-induced-vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 190, pp.109018. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04323591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile discrimination of real and simulated isotropic textures by Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.108443. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile rendering of textures by an Electro-Active Polymer piezoelectric device: mimicking Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.100211. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotri.2022.100211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais multiaxiaux aggravés pour la qualification des équipements embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ASTE, 144, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of real translational and rotational displacements of six-axial shakers with only six measured linear accelerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-whip phenomenon in on-board rotordynamics: Modeling and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 513, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of on-board rotors on finite-length journal bearings subject to multi-axial and multi-frequency excitations: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.35. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2021034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanical stimuli on hedonistic and topographical discrimination of textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Massimiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.106082. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02888142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multi-frequency parametric excitations on the dynamics of on-board rotor-bearing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mzaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.103660. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.103660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Modal Reduction for On-Board Rotor With Multifrequency Parametric Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mzaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (6), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4044381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer by a secondary acoustic source through Friction-Induced Vibrations: A power flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 463, pp.114962. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new frictional law for simulating friction-induced vibrations of rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.468 - 480. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TRIBOINT.2018.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between friction-induced vibrations and tactile perception during exploration tasks of isotropic and periodic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.330 - 339. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TRIBOINT.2017.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear secondary noise sources for passive defect detection using ultrasound sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 386, pp.283 - 294. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrical experimental and numerical analysis on friction-induced vibrations by a simple frictional system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.47 - 57. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Perception and Friction-Induced Vibrations: Discrimination of Similarly Patterned Wood-Like Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.409-417. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2016.2643662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01998813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Energy Transfer by Friction Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, X International Conference on Structural Dynamics, EURODYN 2017, 199, pp.1356 - 1361. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a tribometer for investigating tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Saulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (0), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650113518906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excitateur multi-axes de l'Equipex lyonnais PHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact of a Finger on Rigid Surfaces and Textiles: Friction Coefficient and Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-012-0010-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipated energy and boundary condition effects associated to dry friction on the dynamics of vibrating structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.479-491. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile perception by friction induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Akay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (10), pp.1100-1110. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of friction-induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (9), pp.1027-1035. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of a Rotating Composite Shaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (2), pp.337. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick/slip phenomena in dynamics: Choice of contact model. Numerical predictions & experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1211-1224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick/slip phenomena in dynamics: Choice of contact model. Numerical predictions &amp; experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (10), pp.1211-1224. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modelling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 282 (1-2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2004.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behavior of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheel-shaft-fluid coupling and local wheel deformations on the global behaviour of shaft lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (4), pp.953-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behaviour of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.988-993. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1023621X02000179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des solutions propres complexes à partir des amplitudes de réponses mesurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Laboratoires d'Essais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 46, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des spécifications d'environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTELAB 2024, Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE : Association pour le développement des Sciences et Techniques de L'Environnement, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking Contact Mechanical Stimuli for Texture Tactile Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th STLE Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Mineapolis, MN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes numériques et expérimentales d'un rotor embarqué soumis à des excitations multiaxiales : Mise en évidence d’une instabilité de Dry Whip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTELAB 2024, Journées des essais et de la simulation, aste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aste: Association pour le développement des Sciences et des Techniques de l'Environnement, Jun 2024, Rouen, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of a Tactile Device for Mimicking Mechanical Stimuli Responsible for Texture Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECIAL TOPICS IN STRUCTURAL DYNAMICS &amp; EXPERIMENTAL TECHNIQUES, VOL 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, GEWERBESTRASSE 11, CHAM, CH-6330, Switzerland. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68901-7\_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of an on-board rotor subject to multiaxial excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modaml Analysis Conference (IMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Experimental Mechanics, Jan 2024, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tactile device for mimicking mechanical stimuli responsible of texture Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024, Tutorial Workshop : Touch Analysis Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lille, Jun 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and tactile discrimination of isotropic surfaces: mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modal Analysis Conférence (IMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for experimental Mechanics, Jan 2024, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step forward passive baseline-free imaging using nonlinear secondary noise sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on Ultrasonics, ICU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Mechanical Stimuli at the Origin of Texture Tactile Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Korea-Tribology International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bexco Busan (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception tactile de surfaces micro-texturées : impact de l’inclinaison du doigt sur la mesure in vivo du frottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louyot Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie JIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Mécanique, Multiphysique, Multiéchelle, LaMcube, unité mixte de recherche de l'Université de Lille, du CNRS et de Centrale Lille., May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating tactile perception by friction induced vibrations”, Analysis and tactile discrimination of isotropic surfaces : mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COngress in Tribology (ECOTRIB 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bari, Jun 2023, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and tactile discrimination of isotropic surfaces: mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th African Conference in Tribology (ACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon/Institut Pprime, Université de Poitiers, CNRS/Institut National Polytechnique Houphouët-Boigny, Ivory Coast, Apr 2023, Yamassoukro, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction modifications induced by the variation of the finger angular position when touching microtextured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louyot Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tribology Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Japanese Society of Tribologists, Sep 2023, Fukuoka (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear rotordynamics in the presence of a hybrid bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Spacecraft Structures Materials and Environmental Testing (ECSSMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES/ESA, Mar 2023, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifications d’environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE Association pour le développement des sciences et techniques de l’environnement, Jul 2023, Cannes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear on board rotordynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURveillance VIbrations SHock NOise (SURVISHNO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, joint organization of the conferences Surveillance, VISHNO (Vibration Shocks and Noise) and EVA (Experimental Vibration Analysis),, Jul 2023, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between acoustic fields by dry frictional contacts for SHM: Optimization of the high frequency vibration transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA-USD Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD), Sep 2022, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR ROTORDYNAMICS IN THE PRESENCE OF A HYBRID BEARING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Edition of the Space Propulsion Conference (www.3AF-SPACEPROPULSION.com)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2022, Estoril (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des excitations par la base sur l’instabilité de type dry-whip d’un rotor&nbsp;: Calculs - Mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the base motion on the dry-whip onset of an on-board rotor-journal bearing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH Council - European Nonlinear Oscillations Conference Committee (ENOCC, Jul 2022, Lyon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and mimicking of contact vibrations, induced by touching isotropic surface textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA-USD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD), Sep 2022, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texture discrimination by reproduced Friction-Induced Vibration stimuli on a dynamic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Tribology Congress, WTC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Francais de Mécanique, Jul 2022, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear behavior of a space turbo-pump With hybrid suspension and on-board excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Pampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ième édition des journées CNES jeunes chercheurs (JC²)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2021, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Coupled Instabilities of an On-board rotor Subject to Yaw and Pitch with Arbitrary Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Vibrations in Rotating Machinery (VIRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMECHE, Oct 2020, Liverpool United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Commun AdViTAM: Advanced Vibration Tests for the Analysis of rotating Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excitateur 6-axes de l'Equipex PHARE pour analyser et maitriser la dynamique de systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarir Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Reduction Technique for On-Board Rotor-bearing system with time varying Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Structural Engineering Dynamics - ICEDYN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Viana do Castelo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interaction between human fingerpad and isotropic rough surfaces for tactile stimulators improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds Trinity University, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Contact Broadband Excitation for Simulating Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobrake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, the hague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a numerical friction law for reproducing Friction-Induced-Vibrations of rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Culla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd African Conference on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic energy transfer by friction induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Structural Dynamics, EURODYN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical implementation of roughness effects on Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Culla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Tribology 44th Leeds Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception tactile et vibrations induites : application à des surfaces texturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie JIFT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMPING INDUCED BY DRY FRICTION: ANALYSES AND EXPERIMENTS FOR MODELING IMPROVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/100016.2139.10382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive defect detection in plate from nonlinear conversion of low-frequency vibrational noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America, 5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, USA, United States. pp.3002 - 3002, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4969308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Mechanical System for Energy Transfer between Acoustic Fields by Frictional Contact Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostantinos Gryllias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINAME 2015 : XVII International Symposium on Dynamic Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABCM, Feb 2015, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a fibrous material in sandwich configuration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Piollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCB/VISHNO 2014, VIbrations SHocks and NOise conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Contact Area From Full Field Displacement Surface Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Saulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2014: Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Gas Turbine Institute, Jun 2014, Düsseldorf, Germany. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2014-25504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Mechanical System for Energy Transfer between Acoustic Fields by Frictional Contact Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en vibro-Acoustique et contrôle du Bruit JJCAB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between acoustic fields by dry frictional contacts for SHM: a lumped numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gryllias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Conference on Noise and Vibration engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour of cyclic symmetrical N DOF system in the presence of dry friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Rade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XV International Symposium on Dynamic Problems of Mechanics DINAME 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Buzios, Rio Janeiro, Brazil. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of contact parameter uncertainties of the dynamic behaviour of rubbing cyclic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, London, United Kingdom. pp.613-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the duplex model for tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology, Energy and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an experimental set-up for the analysis of friction induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Congresso dell'Associazione Italiana di Meccanica Teorica e Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. p. 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude paramétrique du désaccordage dans les systèmes à symétrie cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque IMPACT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Djerba, Tunisia. pp.CDrom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY ANALYSIS OF ROTATING COMPOSITE SHAFTS CONSIDERING INTERNAL DAMPING AND COUPLING EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid/structure interaction and dynamic response of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Colloque Vibrations Choc et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of rotating composite shafts considering internal damping and coupling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis of surface scanning for tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2010 - ASME 2010 10th Biennial Conference on Engineering Systems Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of friction induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipated Energy And Boundary Conditions Effects Associated To Dry Friction Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM International Symposium On Dynamics of Steam and Gas Turbines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Gdansk, Poland. pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of vertical axis water turbines: two ways of handling the F/S coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Driot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Honolulu, Hawaii, États-Unis. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/epoxy ― Effets sur la stabilité des rotors composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bellizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. pp.173--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Instability Analysis of Internally Damped Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007, Power for Land, Sea and Air, IGTI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.727-736, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2007-27073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/époxy- Effets sur la stabilité des rotors composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale sur les composites (JMC15),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Instability Analysis of Internally Damped Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007, Power for Land, Sea and Air, IGTI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Laleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual forum GRAVIT. New Technologies for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick-Slip Phenomena in Dynamics: choice of contact model. Numerical predictions &amp; experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne et Effet du Cisaillement Transverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International Francophone de Mécanique Avancée, CIFMA01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of internally damped rotating composite shafts considering transversal shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Honolulu, Hawaii, États-Unis. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal and Ocean Currents Energy. Harvest project : Structural analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Britannique sur les énergies marines. 19 et 20 Janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRATIONS CHOC et BRUIT 2006, ECOLE CENTRALE de LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact states on the dynamic behavior of rubbing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2005, Power for Land, Sea and Air, IGTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Reno-Tahoe, United States. pp.429-440, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2005-68560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact states on the dynamic behavior of rubbing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2005, Power for Land, Sea and Air, IGTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Reno-Tahoe, Névada, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a contact model from Frequency Response Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurodyn 2005, 6ième European Conference on structurals dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced response of shrouded bladed disc assemblies: a jointed experimental numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2004, Power for Land, Sea and Air, IGTI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Vienne, Austria. pp.337-347, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2004-53705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité des rotors par une approche d'échelles multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Colloque "Vibrations Choc et Bruit" 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced response of shrouded bladed disc assemblies: a jointed experimental numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2004, Power for Land, Sea and Air, IGTI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Vienne, Austria. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modeling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2003 Power for Land, Sea and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modeling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2003 Power for Land, Sea and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Atlanta, United States. pp.215-222, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2003-38447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité des rotors en présence d'amortissement tournant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xiiième colloque Vibrations, chocs et bruit 2002, GAMI, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheel-shaft-fluid coupling and local wheel deformations on the global behavior of shaft lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gas Turbine and Aeroengine Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, New Orleans, United States. pp.952-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of rotating flexible blade-disc-shaft assemblies. Application to a turbomolecular pump rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaboyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dauvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCORMA 2001, International Symposium on Stability Control of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, États-Unis. pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behaviour of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISROMAC-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Honolulu, Hawai, États-Unis. pp.988-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of thin-walled composite shafts : A three dimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA Montreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montreux, Suisse. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Identification by squared amplitude fitting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Modal Analysis Conference. IMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Nashville, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage de fonctions de transfert avec procédé de condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la société Française de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Paris, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation de fonctions de transfert en vue de l'extraction de paramètres modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kozanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STRUCOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des essais multi-axiaux aggravés pour la fiabilité et la durabilité des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais &amp; Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157, pp.21, 2024, Essais&amp;Simulations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating Internal Damping in the Case of Composite Shafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Emerging Trends in Rotor Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1011, Springer Netherlands; springer, pp.125-134, 2011, IUTAM Bookseries, 978-94-007-0019-2. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0020-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques prioritaires : Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants fluviaux et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques Prioritaires 2003 - 2005: Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants marins et fluviaux - Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAYSERSBERG PACKAGING SA: Logiciel de modélisation du comportement mécanique du carton ondulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA-CEREM, DGA, SAGEM, Amortissement dans les structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Usseglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGION RHONE-ALPES, HPT/KTH, THERMODYN, Réponse forcée des rangées d'aubes liaisonnées de turbomachines, Programme Emergence 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel d'homogénéisation de carton ondulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAYSERSBERG PACKAGING, Carton ondulé : modélisation du comportement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric CHATELET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5859-9480</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">276467094</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of multiaxial test-tailored specifications based on Fatigue Damage multi-Spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and Experimental Investigation of Rubbing Existence in the Context of a Rotating Machine Under Base Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Samora Sousa Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldemir Ap. Cavallini Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valder Steffen Jr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 147 (4), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4068108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movement sonification during haptic exploration shifts emotional outcome without altering texture perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Witt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (10), pp.43841. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31083/JIN43841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095153v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the finger inclination on its frictional interaction with micro-textured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Louyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 197, pp.109815. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2024.109815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework proposal for new multiaxial fatigue damage and extreme response spectra in random vibrations frequency analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.111338. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of a rotor supported by hydrodynamic bearings and ball bearings with loose fit when passing through a critical speed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210, pp.111146. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2024.111146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iinvestigation on the role of the finger transfer function on tactile rendering by friction-induced-vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benyebka Bousaïd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 190, pp.109018. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04323591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile discrimination of real and simulated isotropic textures by Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mouchnino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 184, pp.108443. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile rendering of textures by an Electro-Active Polymer piezoelectric device: mimicking Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31, pp.100211. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biotri.2022.100211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essais multiaxiaux aggravés pour la qualification des équipements embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, ASTE, 144, pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of real translational and rotational displacements of six-axial shakers with only six measured linear accelerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Baudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ymssp.2020.107584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dry-whip phenomenon in on-board rotordynamics: Modeling and experimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 513, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2021.116398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of on-board rotors on finite-length journal bearings subject to multi-axial and multi-frequency excitations: numerical and experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22, pp.35. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2021034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03241683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of mechanical stimuli on hedonistic and topographical discrimination of textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerio Massimiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Weiland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 143, pp.106082. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02888142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of multi-frequency parametric excitations on the dynamics of on-board rotor-bearing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mzaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145, pp.103660. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2019.103660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Modal Reduction for On-Board Rotor With Multifrequency Parametric Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mzaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 141 (6), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4044381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer by a secondary acoustic source through Friction-Induced Vibrations: A power flow analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soizic Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Frache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 463, pp.114962. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2019.114962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a new frictional law for simulating friction-induced vibrations of rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.468 - 480. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TRIBOINT.2018.01.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between friction-induced vibrations and tactile perception during exploration tasks of isotropic and periodic textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 120, pp.330 - 339. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.TRIBOINT.2017.12.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear secondary noise sources for passive defect detection using ultrasound sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 386, pp.283 - 294. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2016.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametrical experimental and numerical analysis on friction-induced vibrations by a simple frictional system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.47 - 57. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2017.03.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile Perception and Friction-Induced Vibrations: Discrimination of Similarly Patterned Wood-Like Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Haptics (ToH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3), pp.409-417. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TOH.2016.2643662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01998813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Energy Transfer by Friction Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, X International Conference on Structural Dynamics, EURODYN 2017, 199, pp.1356 - 1361. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2017.09.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a tribometer for investigating tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vittecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Saulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (0), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1350650113518906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excitateur multi-axes de l'Equipex lyonnais PHARE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais et Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 110, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00935256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact of a Finger on Rigid Surfaces and Textiles: Friction Coefficient and Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Costes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11249-012-0010-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipated energy and boundary condition effects associated to dry friction on the dynamics of vibrating structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.479-491. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2010.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactile perception by friction induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Akay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (10), pp.1100-1110. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00684746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of friction-induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part J: Journal of Engineering Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 224 (9), pp.1027-1035. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1243/13506501JET722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of a Rotating Composite Shaft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 68 (2), pp.337. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick/slip phenomena in dynamics: Choice of contact model. Numerical predictions & experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.1211-1224</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick/slip phenomena in dynamics: Choice of contact model. Numerical predictions &amp; experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (10), pp.1211-1224. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modelling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 282 (1-2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2004.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behavior of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (3), pp.185-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheel-shaft-fluid coupling and local wheel deformations on the global behaviour of shaft lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (4), pp.953-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behaviour of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2 (3), pp.988-993. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/S1023621X02000179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05129688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des solutions propres complexes à partir des amplitudes de réponses mesurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Laboratoires d'Essais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 46, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimicking Contact Mechanical Stimuli for Texture Tactile Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th STLE Annual Meeting &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Mineapolis, MN, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes numériques et expérimentales d'un rotor embarqué soumis à des excitations multiaxiales : Mise en évidence d’une instabilité de Dry Whip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTELAB 2024, Journées des essais et de la simulation, aste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, aste: Association pour le développement des Sciences et des Techniques de l'Environnement, Jun 2024, Rouen, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration des spécifications d'environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASTELAB 2024, Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE : Association pour le développement des Sciences et Techniques de L'Environnement, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis of a Tactile Device for Mimicking Mechanical Stimuli Responsible for Texture Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPECIAL TOPICS IN STRUCTURAL DYNAMICS &amp; EXPERIMENTAL TECHNIQUES, VOL 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, GEWERBESTRASSE 11, CHAM, CH-6330, Switzerland. pp.141-145, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68901-7\_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental investigations of an on-board rotor subject to multiaxial excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modaml Analysis Conference (IMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Experimental Mechanics, Jan 2024, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a tactile device for mimicking mechanical stimuli responsible of texture Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurohaptics 2024, Tutorial Workshop : Touch Analysis Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lille, Jun 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and tactile discrimination of isotropic surfaces: mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Modal Analysis Conférence (IMAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for experimental Mechanics, Jan 2024, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Investigation of Mechanical Stimuli at the Origin of Texture Tactile Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Sutter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Korea-Tribology International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Bexco Busan (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating tactile perception by friction induced vibrations”, Analysis and tactile discrimination of isotropic surfaces : mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European COngress in Tribology (ECOTRIB 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Bari, Jun 2023, Bari (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and tactile discrimination of isotropic surfaces: mimicking the texture vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th African Conference in Tribology (ACT 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon/Institut Pprime, Université de Poitiers, CNRS/Institut National Polytechnique Houphouët-Boigny, Ivory Coast, Apr 2023, Yamassoukro, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception tactile de surfaces micro-texturées : impact de l’inclinaison du doigt sur la mesure in vivo du frottement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louyot Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie JIFT 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de Mécanique, Multiphysique, Multiéchelle, LaMcube, unité mixte de recherche de l'Université de Lille, du CNRS et de Centrale Lille., May 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friction modifications induced by the variation of the finger angular position when touching microtextured surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louyot Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Tribology Conference (ITC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Japanese Society of Tribologists, Sep 2023, Fukuoka (Japan), Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One step forward passive baseline-free imaging using nonlinear secondary noise sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Terzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress on Ultrasonics, ICU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Pekin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear rotordynamics in the presence of a hybrid bearing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Spacecraft Structures Materials and Environmental Testing (ECSSMET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES/ESA, Mar 2023, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécifications d’environnements vibratoires multiaxiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aime Mattias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Banvillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Khalij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Pagnacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des essais et de la simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTE Association pour le développement des sciences et techniques de l’environnement, Jul 2023, Cannes France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear on board rotordynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURveillance VIbrations SHock NOise (SURVISHNO 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, joint organization of the conferences Surveillance, VISHNO (Vibration Shocks and Noise) and EVA (Experimental Vibration Analysis),, Jul 2023, Toulouse (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between acoustic fields by dry frictional contacts for SHM: Optimization of the high frequency vibration transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liva Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering (ISMA-USD Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD), Sep 2022, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NONLINEAR ROTORDYNAMICS IN THE PRESENCE OF A HYBRID BEARING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Edition of the Space Propulsion Conference (www.3AF-SPACEPROPULSION.com)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF, May 2022, Estoril (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des excitations par la base sur l’instabilité de type dry-whip d’un rotor&nbsp;: Calculs - Mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the base motion on the dry-whip onset of an on-board rotor-journal bearing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Nonlinear Dynamics Conference (ENOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROMECH Council - European Nonlinear Oscillations Conference Committee (ENOCC, Jul 2022, Lyon (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04533214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and mimicking of contact vibrations, induced by touching isotropic surface textures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Noise and Vibration Engineering, ISMA-USD Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KU Leuven Mecha(tro)nic System Dynamics (LMSD), Sep 2022, Leuven (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface texture discrimination by reproduced Friction-Induced Vibration stimuli on a dynamic actuator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livia Felicetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Latour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Cornuault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th World Tribology Congress, WTC 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès Francais de Mécanique, Jul 2022, Lyon (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear behavior of a space turbo-pump With hybrid suspension and on-board excitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giampiero Pampolini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ième édition des journées CNES jeunes chercheurs (JC²)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNES, Oct 2021, Toulouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Coupled Instabilities of an On-board rotor Subject to Yaw and Pitch with Arbitrary Frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Vibrations in Rotating Machinery (VIRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMECHE, Oct 2020, Liverpool United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire Commun AdViTAM: Advanced Vibration Tests for the Analysis of rotating Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excitateur 6-axes de l'Equipex PHARE pour analyser et maitriser la dynamique de systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chesné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarir Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Mécanique, CFM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Reduction Technique for On-Board Rotor-bearing system with time varying Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Briend</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zaki Dakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Structural Engineering Dynamics - ICEDYN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Viana do Castelo, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the interaction between human fingerpad and isotropic rough surfaces for tactile stimulators improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Leeds Trinity University, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing Contact Broadband Excitation for Simulating Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurobrake</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, the hague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a numerical friction law for reproducing Friction-Induced-Vibrations of rough surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Culla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd African Conference on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Marrakesh, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic energy transfer by friction induced vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International Conference on Structural Dynamics, EURODYN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical implementation of roughness effects on Friction-Induced Vibrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Di Bartolomeo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Milana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Culla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Tribology 44th Leeds Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception tactile et vibrations induites : application à des surfaces texturées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dacleu Ndengue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Cesini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Faucheu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zahouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribologie JIFT 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAMPING INDUCED BY DRY FRICTION: ANALYSES AND EXPERIMENTS FOR MODELING IMPROVEMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-André Douville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7712/100016.2139.10382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive defect detection in plate from nonlinear conversion of low-frequency vibrational noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Chehami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Rosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America, 5th Joint Meeting of the Acoustical Society of America and the Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, USA, United States. pp.3002 - 3002, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4969308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Mechanical System for Energy Transfer between Acoustic Fields by Frictional Contact Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostantinos Gryllias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DINAME 2015 : XVII International Symposium on Dynamic Problems of Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ABCM, Feb 2015, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of a fibrous material in sandwich configuration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Piollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Doyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VCB/VISHNO 2014, VIbrations SHocks and NOise conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Contact Area From Full Field Displacement Surface Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Saulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2014: Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Gas Turbine Institute, Jun 2014, Düsseldorf, Germany. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2014-25504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a Mechanical System for Energy Transfer between Acoustic Fields by Frictional Contact Nonlinearity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Lacerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Jeunes Chercheurs en vibro-Acoustique et contrôle du Bruit JJCAB 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01835509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy transfer between acoustic fields by dry frictional contacts for SHM: a lumped numerical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gryllias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th International Conference on Noise and Vibration engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Louvain, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behaviour of cyclic symmetrical N DOF system in the presence of dry friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Rade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XV International Symposium on Dynamic Problems of Mechanics DINAME 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Buzios, Rio Janeiro, Brazil. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of contact parameter uncertainties of the dynamic behaviour of rubbing cyclic assemblies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Faverjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Vibrations in Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, London, United Kingdom. pp.613-622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the duplex model for tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology, Energy and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and validation of an experimental set-up for the analysis of friction induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramona Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Congresso dell'Associazione Italiana di Meccanica Teorica e Applicata</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bologna, Italy. p. 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILITY ANALYSIS OF ROTATING COMPOSITE SHAFTS CONSIDERING INTERNAL DAMPING AND COUPLING EFFECTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00934142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude paramétrique du désaccordage dans les systèmes à symétrie cyclique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque IMPACT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Djerba, Tunisia. pp.CDrom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid/structure interaction and dynamic response of vertical axis water turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jaquier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVième Colloque Vibrations Choc et Bruit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Ecully, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00517842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of rotating composite shafts considering internal damping and coupling effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFToMM International Conference on Rotordynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, seoul, South Korea. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic analysis of surface scanning for tactile perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA2010 - ASME 2010 10th Biennial Conference on Engineering Systems Design and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of friction induced vibrations at the finger contact surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fagiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Massi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sestieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th Leeds-Lyon Symposium on Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lyon, France. pp.CDRom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissipated Energy And Boundary Conditions Effects Associated To Dry Friction Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFToMM International Symposium On Dynamics of Steam and Gas Turbines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Gdansk, Poland. pp.51-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of vertical axis water turbines: two ways of handling the F/S coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Driot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baraa Al Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Honolulu, Hawaii, États-Unis. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/époxy- Effets sur la stabilité des rotors composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bellizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée nationale sur les composites (JMC15),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Instability Analysis of Internally Damped Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007, Power for Land, Sea and Air, IGTI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.727-736, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2007-27073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Harvest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. de Laleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual forum GRAVIT. New Technologies for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Instability Analysis of Internally Damped Rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2007, Power for Land, Sea and Air, IGTI 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Montréal, Canada. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur l'identification expérimentale de l'amortissement dans les stratifiés carbone/epoxy ― Effets sur la stabilité des rotors composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Montagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Hochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Bellizzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. pp.173--180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stick-Slip Phenomena in Dynamics: choice of contact model. Numerical predictions &amp; experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Manin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFToMM World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Besançon, France. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2007.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne et Effet du Cisaillement Transverse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès International Francophone de Mécanique Avancée, CIFMA01</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Syrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of internally damped rotating composite shafts considering transversal shear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eleventh International Symposium on Transport Phenomena and Dynamics of Rotating Machinery, ISROMAC'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2006, Honolulu, Hawaii, États-Unis. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal and Ocean Currents Energy. Harvest project : Structural analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Foray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Imbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Franco-Britannique sur les énergies marines. 19 et 20 Janvier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la Stabilité des Rotors avec Prise en compte de lAmortissement Interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Sino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIBRATIONS CHOC et BRUIT 2006, ECOLE CENTRALE de LYON</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact states on the dynamic behavior of rubbing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2005, Power for Land, Sea and Air, IGTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Reno-Tahoe, United States. pp.429-440, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2005-68560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of contact states on the dynamic behavior of rubbing structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2005, Power for Land, Sea and Air, IGTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Reno-Tahoe, Névada, United States. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choice of a contact model from Frequency Response Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of Eurodyn 2005, 6ième European Conference on structurals dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced response of shrouded bladed disc assemblies: a jointed experimental numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2004, Power for Land, Sea and Air, IGTI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Vienne, Austria. pp.337-347, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2004-53705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité des rotors par une approche d'échelles multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème Colloque "Vibrations Choc et Bruit" 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forced response of shrouded bladed disc assemblies: a jointed experimental numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2004, Power for Land, Sea and Air, IGTI 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Vienne, Austria. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modeling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2003 Power for Land, Sea and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00507899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward global modeling approaches for dynamic analyses of rotating assemblies of turbomachines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbo Expo 2003 Power for Land, Sea and Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Atlanta, United States. pp.215-222, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/GT2003-38447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la stabilité des rotors en présence d'amortissement tournant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xiiième colloque Vibrations, chocs et bruit 2002, GAMI, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of wheel-shaft-fluid coupling and local wheel deformations on the global behavior of shaft lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Gas Turbine and Aeroengine Congress and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, New Orleans, United States. pp.952-957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of rotating flexible blade-disc-shaft assemblies. Application to a turbomolecular pump rotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaboyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Dauvillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCORMA 2001, International Symposium on Stability Control of Rotating Machinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, États-Unis. pp.40-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A three dimensional modeling of the dynamic behaviour of composite rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISROMAC-8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2000, Honolulu, Hawai, États-Unis. pp.988-993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic behavior of thin-walled composite shafts : A three dimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lornage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESDA Montreux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2000, Montreux, Suisse. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Identification by squared amplitude fitting methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII International Modal Analysis Conference. IMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1995, Nashville, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lissage de fonctions de transfert avec procédé de condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la société Française de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Paris, France. pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Condensation de fonctions de transfert en vue de l'extraction de paramètres modaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Piranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Kozanek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STRUCOME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, Paris, France. pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des essais multi-axiaux aggravés pour la fiabilité et la durabilité des structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naulleau Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chatelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais &amp; Simulations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 157, pp.21, 2024, Essais&amp;Simulations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotating Internal Damping in the Case of Composite Shafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Emerging Trends in Rotor Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1011, Springer Netherlands; springer, pp.125-134, 2011, IUTAM Bookseries, 978-94-007-0019-2. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-0020-8_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques prioritaires : Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants fluviaux et marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00374283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Région Rhône-Alpes, Thématiques Prioritaires 2003 - 2005: Etude de la faisabilité d'un nouveau concept d'hydrolienne pour les courants marins et fluviaux - Développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAYSERSBERG PACKAGING SA: Logiciel de modélisation du comportement mécanique du carton ondulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REGION RHONE-ALPES, HPT/KTH, THERMODYN, Réponse forcée des rangées d'aubes liaisonnées de turbomachines, Programme Emergence 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ravoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio d'Ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jacquet-Richardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEA-CEREM, DGA, SAGEM, Amortissement dans les structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Usseglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logiciel d'homogénéisation de carton ondulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Ferraris Besso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KAYSERSBERG PACKAGING, Carton ondulé : modélisation du comportement mécanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ange Andrianoely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thouraya Nouri-Baranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ben Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98BABCFF"/>
+    <w:nsid w:val="1A1FE70B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-chatelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5859-9480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276467094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824000v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aime" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banvillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalij" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108702" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Samora Sousa Jr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldemir Ap. Cavallini Jr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valder Steffen Jr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Briend" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095153v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sutter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/JIN43841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530289v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aim&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111338" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louyot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109815" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Andrianoely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04323591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Felicetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04059359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sutter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2022.100211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107584" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116398" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Massimiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106082" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzaki Dakel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103660" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044381" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114962" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Bartolomeo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TRIBOINT.2018.01.052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cesini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dacleu Ndengue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TRIBOINT.2017.12.041" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.03.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01998813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2643662" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lacerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.354" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vittecoq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113518906" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Fagiani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Costes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0010-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XM1H0CJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Al Sayed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Akay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.03.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fagiani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sestieri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET722" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Baranger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.06.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3KXVDK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2004.02.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lornage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1023621X02000179" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piranda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636433v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aime Mattias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636393v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulleau Antoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68901-7\_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447843v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530657v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louyot Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533309v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533290v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fiore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Andrianoely" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533214v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541385v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pampolini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaki Dakel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949002v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Mahfoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Culla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03593863v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835499v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Douville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2139.10382" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4969308" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320258v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Gryllias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Piollet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Doyelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25504" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835509v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gryllias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685344v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sestieri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685355v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486196v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Al Sayed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934142v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517842v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486219v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486215v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Driot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27073" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montagnier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellizzi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506633v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267709v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Laleu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506832v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506814v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182384v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696310v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2005-68560" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507225v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio d'Ambrosio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696311v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ravoux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2004-53705" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507404v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchemin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507378v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2003-38447" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942296v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboyer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauvillier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508193v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947415v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kozanek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0020-8_11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374283v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455078v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455935v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Renaudin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Usseglio" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455936v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455934v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455931v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Said" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-chatelet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5859-9480" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276467094" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824000v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aime" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Banvillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khalij" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pagnacco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108702" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Samora Sousa Jr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldemir Ap. Cavallini Jr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valder Steffen Jr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Briend" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4068108" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095153v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sutter" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/JIN43841" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636331v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Louyot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Massi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2024.109815" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aim&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530278v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dufour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Andrianoely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Legrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2024.111146" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04323591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Felicetti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benyebka Bousa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109018" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04059359v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sutter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108443" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167113v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotri.2022.100211" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660112v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dufour" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Legrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.107584" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116398" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241683v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2021034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888142v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Massimiani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106082" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948848v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mzaki Dakel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103660" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948835v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4044381" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Terrien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Frache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114962" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835459v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lacerra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Bartolomeo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Milana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TRIBOINT.2018.01.052" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Cesini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dacleu Ndengue" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.TRIBOINT.2017.12.041" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Chehami" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.10.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835476v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2017.03.032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01998813v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Zahouani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TOH.2016.2643662" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835372v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Lacerra" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2017.09.354" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941489v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vittecoq" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Saulot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1350650113518906" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935256v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087044v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Fagiani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Costes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-012-0010-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XM1H0CJH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569162v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Al Sayed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baguet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet-Richardet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2010.11.014" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684746v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Akay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.03.019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519685v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fagiani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sestieri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/13506501JET722" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545279v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Sino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Baranger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jacquet Richardet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.06.019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381380v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Manin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663541v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2007.11.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3KXVDK9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569159v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2004.02.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454951v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lornage" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/S1023621X02000179" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947281v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Piranda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636371v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636393v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naulleau Antoine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636433v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aime Mattias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Banvillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Khalij" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pagnacco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68901-7\_18" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636827v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533255v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530657v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Blouin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530686v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533187v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louyot Etienne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447843v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533290v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fiore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530478v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533317v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530425v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liva Antoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281679v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ange Andrianoely" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533214v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530409v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541385v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampiero Pampolini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zaki Dakel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949016v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949002v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chesn&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarir Mahfoud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948994v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472663v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948986v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835359v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milana" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Culla" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03593863v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835351v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835499v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zahouani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Douville" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Faverjon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7712/100016.2139.10382" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835239v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Assaad" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4969308" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320258v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantinos Gryllias" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192984v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Piollet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Doyelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320172v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Nouri-Baranger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2014-25504" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835509v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569145v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gryllias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941429v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Rade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934158v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Faverjon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685344v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Sestieri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685355v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934142v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486196v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Al Sayed" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517842v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ma&#238;tre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaquier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515857v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486219v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486215v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506233v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Driot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506629v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Montagnier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hochard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellizzi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696312v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Montagnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2007-27073" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267709v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Laleu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506633v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315484v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bellizzi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569139v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506832v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506814v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182384v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506860v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696310v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2005-68560" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507225v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio d'Ambrosio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507250v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696311v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ravoux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2004-53705" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507404v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Duchemin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Ferraris Besso" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507378v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00507899v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710337v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2003-38447" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942296v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaboyer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dauvillier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508193v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508202v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947282v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947422v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947415v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kozanek" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636414v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944691v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0020-8_11" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374283v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455078v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455936v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455935v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Perret" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Renaudin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Usseglio" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455934v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455931v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Said" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>