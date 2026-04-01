--- v0 (2026-03-05)
+++ v1 (2026-04-01)
@@ -2416,261 +2416,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Simulation of a peak current controlled PFC converter in Chaotic Regime</w:t>
+                <w:t xml:space="preserve">Nonlinear Modeling of Power-Factor-Correction Converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Merhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Int. Conf. on Electrical Machines ICEM2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">the 12th Int. Conf. on Optimization of Electrical and Electronic Equipment Optim2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Brasov, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5607960⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OPTIM.2010.5510552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202721v1</w:t>
+                <w:t xml:space="preserve">hal-01202728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Modeling of Power-Factor-Correction Converter</w:t>
+                <w:t xml:space="preserve">Modeling and Simulation of a peak current controlled PFC converter in Chaotic Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelle Merhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Machmoum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 12th Int. Conf. on Optimization of Electrical and Electronic Equipment Optim2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Brasov, Romania. </w:t>
+              <w:t xml:space="preserve">XIX Int. Conf. on Electrical Machines ICEM2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OPTIM.2010.5510552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5607960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01202728v1</w:t>
+                <w:t xml:space="preserve">hal-01202721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation fine des convertisseurs à forte dynamique</w:t>
               </w:r>
@@ -3290,51 +3290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E85361C"/>
+    <w:nsid w:val="D9A58401"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3521,51 +3521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-chauveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7868-4129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073433411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hadj Salem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mansouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemna Ben Salem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Thabet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Bel Haj Frej" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussaiba Gasmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/eei.v11i5.3521" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Saidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123627" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyong Shao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Zhaobin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Lidan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1009-1831.2021.01.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Mehry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v3i2.2136" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Vlad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-009-9519-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.877653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Za&#239;m" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.877800" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hadj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemna Bensalem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bel Haj Abdallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saidi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Merhy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2011.5874793" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202721v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5607960" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202728v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2010.5510552" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Zaim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01959857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-chauveau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7868-4129" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/073433411" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127506v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hadj Salem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mansouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemna Ben Salem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Abdelkrim" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17051187" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776216v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assem Thabet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Bel Haj Frej" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noussaiba Gasmi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/eei.v11i5.3521" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266219v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Saidi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Olivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Machmoum" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123627" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425222v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanyong Shao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du Zhaobin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Lidan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1009-1831.2021.01.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202656v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Mehry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11591/ijpeds.v3i2.2136" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Vlad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-009-9519-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202816v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Trichet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javad Fouladgar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.877653" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Za&#239;m" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/20.877800" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701021v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hadj" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yemna Bensalem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013579v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Bel Haj Abdallah" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864140v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saidi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352309" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928890v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566169v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gutowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Camp" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Merhy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EEEIC.2011.5874793" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OPTIM.2010.5510552" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202721v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5607960" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202765v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadi Zaim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fouladgar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406674v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Za&#239;m" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01959857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>