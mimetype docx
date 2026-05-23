--- v1 (2026-04-01)
+++ v2 (2026-05-23)
@@ -3290,51 +3290,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9A58401"/>
+    <w:nsid w:val="AF47F85E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>