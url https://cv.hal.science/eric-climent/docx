--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -572,655 +572,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t>
+                <w:t xml:space="preserve">Clustering of settling microswimmers in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Godé</w:t>
+                <w:t xml:space="preserve">Jingran Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147834⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.229-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-31-229-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04721554v1</w:t>
+                <w:t xml:space="preserve">hal-04578628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugate mass transfer from a spherical moving droplet: Direct numerical simulations of enhancement by a chemical reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 489, pp.151073. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04721594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of settling microswimmers in turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhiwen Cui</w:t>
+                <w:t xml:space="preserve">Modeling of particle wet milling in a stirred tank using CFD/PBE coupled approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lihao Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-31-229-2024⟩</w:t>
+              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2023047862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578628v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of particle wet milling in a stirred tank using CFD/PBE coupled approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Climent</w:t>
+                <w:t xml:space="preserve">Lift force on a spherical droplet in a viscous linear shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1000, pp.A88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2023047862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686715v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift force on a spherical droplet in a viscous linear shear flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
+                <w:t xml:space="preserve">Corrigendum to Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Godé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1000, pp.A88. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, pp.147834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837685v1</w:t>
+                <w:t xml:space="preserve">cea-04721554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basset-Boussinesq history force acting on a drop in an oscillatory flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1280,90 +1280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 478, pp.147110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,525 +1495,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyrotactic mechanism induced by fluid inertial torque for settling elongated microswimmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhiwen Cui</w:t>
+                <w:t xml:space="preserve">Experimental study of backflow air leakage through an opening from a depressurized enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Kaissoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lihao Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (6), pp.792-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00223131.2021.2012288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976614v1</w:t>
+                <w:t xml:space="preserve">irsn-04098801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of backflow air leakage through an opening from a depressurized enclosure</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscillation dynamics of the air-core in a hydrocyclone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandranath Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Chaudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suman Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00223131.2021.2012288⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0099985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04098801v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillation dynamics of the air-core in a hydrocyclone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic wall model for turbulent pipe flow using Immersed Boundary Method and Large Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0099985⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239, pp.105419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221091v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic wall model for turbulent pipe flow using Immersed Boundary Method and Large Eddy Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+                <w:t xml:space="preserve">Gyrotactic mechanism induced by fluid inertial torque for settling elongated microswimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingran Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legendre</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 239, pp.105419. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.023094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533913v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spatial filter features on local heat transfer coefficients obtained from particle-resolved simulations of a flow through a fixed random array of rigid spherical particles</w:t>
               </w:r>
@@ -2038,51 +2038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 157, pp.119958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2259,51 +2259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the relationship between upstream and downstream conditions in swirling two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sahovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled inline fluid separation based on smart process tomography sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sahovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais A. Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,1564 +2755,1564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of numerical methods for fully resolved simulations of particle-laden turbulent flows</w:t>
+                <w:t xml:space="preserve">Particle-resolved numerical simulations of the gas–solid heat transfer in arrays of random motionless particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Costa</w:t>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacobus J. Derksen</w:t>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Peng</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.10.016⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.541-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-018-2346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006358v1</w:t>
+                <w:t xml:space="preserve">hal-02538207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basset-Boussinesq history force of a fluid sphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Rachih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Souilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (7), pp.073603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.073603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02535280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-resolved numerical simulations of the gas–solid heat transfer in arrays of random motionless particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+                <w:t xml:space="preserve">Mass transfer towards a reactive particle in a fluid flow: Numerical simulations and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sulaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-018-2346-5⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199, pp.496-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538207v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer towards a reactive particle in a fluid flow: Numerical simulations and modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Wachs</w:t>
+                <w:t xml:space="preserve">Multi-fluid approach for the numerical prediction of wall erosion in an elbow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenchao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.12.051⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 354, pp.561-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407705v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fluid approach for the numerical prediction of wall erosion in an elbow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sean Sanders</w:t>
+                <w:t xml:space="preserve">Chain formation can enhance the vertical migration of phytoplankton through turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Lovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William M. Durham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.06.007⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (10), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw7879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538161v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain formation can enhance the vertical migration of phytoplankton through turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Lovecchio</w:t>
+                <w:t xml:space="preserve">Coupling the fictitious domain and sharp interface methods for the simulation of convective mass transfer around reactive particles: Towards a reactive Sherwood number correlation for dilute systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sulaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William M. Durham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw7879⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.334-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503661v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the fictitious domain and sharp interface methods for the simulation of convective mass transfer around reactive particles: Towards a reactive Sherwood number correlation for dilute systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.004⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2710-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071673v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02510031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
+                <w:t xml:space="preserve">Numerical modelling of long flexible fibers in homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sulaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2710-9⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (132), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11894-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02510031v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of long flexible fibers in homogeneous isotropic turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Sulaiman</w:t>
+                <w:t xml:space="preserve">Drag modulation in turbulent boundary layers subject to different bubble injection strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhandu Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chouippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11894-7⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.73-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356249v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag modulation in turbulent boundary layers subject to different bubble injection strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of numerical methods for fully resolved simulations of particle-laden turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobus J. Derksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhandu Rawat</w:t>
+                <w:t xml:space="preserve">C. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Chouippe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.-P. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 178, pp.73-87. </w:t>
+              <w:t xml:space="preserve">, 2019, 179, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049358v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of finite-size particles in a turbulent Couette flow: The effect of particle shape and inertia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations of Brownian tracer transport in squirmer suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiquan Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annaig Pedrono</w:t>
+                <w:t xml:space="preserve">Eric E Keaveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.05.014⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (4), pp.680-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxy012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947918v1</w:t>
+                <w:t xml:space="preserve">hal-02134650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Brownian tracer transport in squirmer suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+                <w:t xml:space="preserve">Transport of finite-size particles in a turbulent Couette flow: The effect of particle shape and inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiquan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaosheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E Keaveny</w:t>
+                <w:t xml:space="preserve">Annaig Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83 (4), pp.680-699. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.168-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxy012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134650v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the regeneration cycle by neutrally buoyant finite-size particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiquan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,421 +4366,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Quality of Two-Way Euler/Lagrange Numerical Modeling of Bubbling and Spouted Fluidized Beds Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bernard</w:t>
+                <w:t xml:space="preserve">Modulation of large-scale structures by neutrally buoyant and inertial finite-size particles in turbulent Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiquan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b03627⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 2 (n° 8), pp. 1-X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585480v1</w:t>
+                <w:t xml:space="preserve">hal-01618547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of large-scale structures by neutrally buoyant and inertial finite-size particles in turbulent Couette flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Micheline Abbas</w:t>
+                <w:t xml:space="preserve">Identification of internal properties of fibres and micro-swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084302⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 473 (n° 2197), pp. 20160517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618547v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of internal properties of fibres and micro-swimmers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+                <w:t xml:space="preserve">Controlling the Quality of Two-Way Euler/Lagrange Numerical Modeling of Bubbling and Spouted Fluidized Beds Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 473 (n° 2197), pp. 20160517. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.368-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b03627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440259v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of enhanced mixing induced by particles in Taylor–Couette flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4827,90 +4827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local dissipation properties and collision dynamics in a sustained homogeneous turbulent suspension composed of finite size particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.369-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4944,51 +4944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic modelling of water partitioning behaviour in hydrocyclone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandranath Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5074,51 +5074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandranath Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Majumder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5178,51 +5178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing and axial dispersion in Taylor–Couette flows: the effect of the flow regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouan Nemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5263,1369 +5263,1369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-resolved simulations of the flow through a packed bed of cylinders : effect of size distribution</w:t>
+                <w:t xml:space="preserve">Inertia-driven particle migration and mixing in a wall-bounded laminar suspension flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdaous Dorai</w:t>
+                <w:t xml:space="preserve">Vincent Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Moura Teixeira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.070⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 27 (n° 12), pp. 123304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151064v1</w:t>
+                <w:t xml:space="preserve">hal-01302601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertia-driven particle migration and mixing in a wall-bounded laminar suspension flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+                <w:t xml:space="preserve">Large-scale simulation of steady and time-dependent active suspensions with the force-coupling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Keaveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 302, pp.524-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302601v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale simulation of steady and time-dependent active suspensions with the force-coupling method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">A general formulation of Bead Models applied to flexible fibers and active filaments at low Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plouraboué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 302, pp.524-547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.09.020⟩</w:t>
+              <w:t xml:space="preserve">, 2015, vol. 286, pp. 14-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308042v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general formulation of Bead Models applied to flexible fibers and active filaments at low Reynolds number</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fully-resolved simulations of the flow through a packed bed of cylinders : effect of size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaous Dorai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moura Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, vol. 286, pp. 14-37. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 129, pp.180-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121600v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of bubble dispersion in turbulent Taylor-Couette flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Chouippe</w:t>
+                <w:t xml:space="preserve">Numerical investigation of channel blockage by flowing microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Gabillet</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4871728⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 94, pp. 69-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070971v1</w:t>
+                <w:t xml:space="preserve">hal-00968541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective dynamics of flowing colloids during pore clogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 10 (n° 33), pp. 6303-6315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4SM00869C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of channel blockage by flowing microparticles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Turbulent Fluid Acceleration Generates Clusters of Gyrotactic Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo de Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Cencini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William M. Durham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 112 (n° 4), pp. 044502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.044502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968541v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Fluid Acceleration Generates Clusters of Gyrotactic Microorganisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of mixing and axial dispersion in Taylor–Couette flow patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Nemri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.044502⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-014-1769-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303793v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of mixing and axial dispersion in Taylor–Couette flow patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
+                <w:t xml:space="preserve">Mass‐transfer enhancement by a reversible chemical reaction across the interface of a bubble rising under Stokes flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Perrondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-014-1769-6⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (9), pp.3376-3388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.14520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304049v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass‐transfer enhancement by a reversible chemical reaction across the interface of a bubble rising under Stokes flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+                <w:t xml:space="preserve">A Lagrangian VOF tensorial penalty method for the DNS of resolved particle-laden flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Perrondin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 60 (9), pp.3376-3388. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 256, pp. 582-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.14520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071559v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian VOF tensorial penalty method for the DNS of resolved particle-laden flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+                <w:t xml:space="preserve">Numerical simulation of bubble dispersion in turbulent Taylor-Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chouippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Sarthou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 256, pp. 582-614. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.043304:1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4871728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010084v2</w:t>
+                <w:t xml:space="preserve">hal-01070971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of neutrally buoyant finite-size particles on channel flows in the laminar-turbulent transition regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6672,90 +6672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence drives microscale patches of motile phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William M. Durham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo de Lillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Boffetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6806,51 +6806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of finite-size particle collisions in a viscous fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim-Paul Breugem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,51 +6858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gazanion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (8), pp.1-9. </w:t>
@@ -6940,77 +6940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic interactions among large populations of swimming micro-organisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (supp. 1), pp.6-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7057,51 +7057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical analysis and modeling of the Falcon concentrator for beneficiation of ultrafine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7142,945 +7142,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady behavior of a confined jet in a cavity at moderate Reynolds numbers</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of inertial drop break-up in a turbulent pipe flow downstream of a restriction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
+                <w:t xml:space="preserve">Riccardo Maniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0169-5983/44/2/025505⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2012.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446972v1</w:t>
+                <w:t xml:space="preserve">hal-03529619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of swirling flow in hydrocyclones operating under dense regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Davailles</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation on mixing and axial dispersion in Taylor-Couette flow patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Nemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arun Kumar Majumder</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.MINENG.2012.01.012⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2012.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743581v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of inertial drop break-up in a turbulent pipe flow downstream of a restriction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Adhesion and detachment fluxes of micro-particles from a permeable wall under turbulent flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Maniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Risso</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42 (1), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.409-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2012.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.10.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529619v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation on mixing and axial dispersion in Taylor-Couette flow patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marouan Nemri</w:t>
+                <w:t xml:space="preserve">Experimental investigation of pore clogging by microparticles: Evidence for a critical flux density of particle yielding arches and deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Ode</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2012.11.010⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 101, pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918887v1</w:t>
+                <w:t xml:space="preserve">hal-00750712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and detachment fluxes of micro-particles from a permeable wall under turbulent flow conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Fundamental understanding of swirling flow pattern in hydrocyclones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Davailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 92, pp.152-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534688v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of pore clogging by microparticles: Evidence for a critical flux density of particle yielding arches and deposits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Experimental validation of a fluid dynamics based model of the UF Falcon concentrator in the ultrafine range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, vol. 101, pp.42-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.09.011⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 92, pp.129-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750712v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental understanding of swirling flow pattern in hydrocyclones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Davailles</w:t>
+                <w:t xml:space="preserve">Unsteady behavior of a confined jet in a cavity at moderate Reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.25505 - 25516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0169-5983/44/2/025505⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711776v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a fluid dynamics based model of the UF Falcon concentrator in the ultrafine range</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Analysis of swirling flow in hydrocyclones operating under dense regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Davailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Climent</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Majumder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 92, pp.129-135. </w:t>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 31, pp. 32-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.MINENG.2012.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086240v1</w:t>
+                <w:t xml:space="preserve">hal-00743581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyrotaxis in a steady vortical flow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William M. Durham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stocker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (3), pp.238102-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8127,51 +8127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficiation of concentrated ultrafine suspensions with a Falcon UF concentrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8248,51 +8248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (10), pp.2523-2538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8740,51 +8740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid dynamics based modelling of the Falcon concentrator for ultrafine particle beneficiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8857,51 +8857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (3), pp.036313(1)-036313(8). </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9024,352 +9024,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic self-assembly of spinning particles.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin R. Maxey</w:t>
+                <w:t xml:space="preserve">Preferential accumulation of bubbles in Couette-Taylor flow patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George E. Karniadakis</w:t>
+                <w:t xml:space="preserve">M. Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (4), pp.379-387. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2436587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2752839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481009v1</w:t>
+                <w:t xml:space="preserve">hal-03592229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential accumulation of bubbles in Couette-Taylor flow patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
+                <w:t xml:space="preserve">Fully coupled simulations of non-colloidal monodisperse sheared suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2752839⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (6), pp.778-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1205/cherd06114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592229v1</w:t>
+                <w:t xml:space="preserve">hal-03592217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully coupled simulations of non-colloidal monodisperse sheared suspensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic self-assembly of spinning particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyongmin Yeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R. Maxey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George E. Karniadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (6), pp.778-791. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (4), pp.379-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1205/cherd06114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.2436587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592217v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bidisperse suspensions under stokes flows: linear shear flow and eedimentation</w:t>
               </w:r>
@@ -9381,51 +9381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Maxey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9563,51 +9563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability of a confined jet impinging on a water/air free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9711,90 +9711,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of particle grinding in a stirred tank using CFD-PBE coupled approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tronche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9832,77 +9832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of particle milling in a stirred tank using CFD-PBE coupled approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Mercier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9957,103 +9957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of particle milling in a stirred tank using a coupled approach cfd-pbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Mercier</w:t>
+                <w:t xml:space="preserve">Maxime Pigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Conference on Population Balance Modelling (PBM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
@@ -10082,90 +10082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical studies of gaseous and particulate pollutants backflow through an opening from a depressurized enclosure: application to nuclear dismantling operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeinab Rida</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference, EAC2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, VIRTUAL, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10190,103 +10190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle turbulence model on a pipe elbow erosion prediction based on Euler-Euler approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenchao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sean Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10311,103 +10311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the fluctuating fluid velocity-temperature correlation induced by the presence of the particles in a dense regime using particle-resolved numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Multiphase flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10648,103 +10648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle laden turbulent flow: comparison of fully resolved approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Derksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions (TI2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Trois-îlets, France</w:t>
@@ -11136,51 +11136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
@@ -11209,51 +11209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of large-scale structures by neutrally buoyant and inertial finite-size particles in turbulent Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiquan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11537,64 +11537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of collision dynamics for finite size particles in turbulent suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11645,51 +11645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Reynolds number and concentration on modulation of turbulence by finite size neutrally buoyant particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiquan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11740,103 +11740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Heat Transfer in Dense Suspensions by Particle Resolved Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Fluid Mechanics Conference (EFMC11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11986,90 +11986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between turbulence and finite size particles: effect of lubrication in particle collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions TI2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12094,51 +12094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Neutrally Buoyant Particles in Turbulent Couette Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiquan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12189,51 +12189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer around a rising bubble in a high viscous liquid undergoing a reversible chemical reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12278,316 +12278,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical developments to characterize particle migration in micro-channel flows for sorting and separation applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Magaud</w:t>
+                <w:t xml:space="preserve">From transition to fully developed particulate turbulent flows: the effect of finite size particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Fluid-Particle Separation, Lyon, 2014.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">AICHE annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Francisco (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053456v1</w:t>
+                <w:t xml:space="preserve">hal-04466043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From transition to fully developed particulate turbulent flows: the effect of finite size particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Loisel</w:t>
+                <w:t xml:space="preserve">Technical developments to characterize particle migration in micro-channel flows for sorting and separation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafforgue-Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICHE annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Francisco (USA), United States</w:t>
+              <w:t xml:space="preserve">European Conference on Fluid-Particle Separation, Lyon, 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466043v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental studies of bubble dispersion and bubble induced drag modulation in a Turbulent Taylor Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fokoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12642,90 +12642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of drag modulation by microbubbles in a turbulent Taylor-Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiphase Flow (ICMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, North Korea. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12750,51 +12750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing and axial dispersion in Taylor-Couette flows: a multi-scale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouan Nemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12845,90 +12845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of fully resolved finite-size particles in a turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech colloquium n°555 on Small scale numerical simulation of multiphase flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12947,381 +12947,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical investigations of mixing and axial diffusion in Taylor-Couette flow patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+                <w:t xml:space="preserve">Packing fixed bed reactors with cylinders: influence of particle length distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaous Dorai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.0</w:t>
+              <w:t xml:space="preserve">20th International Congress of Chemical and Process Engineering - CHISA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp. 1335-1345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104422v1</w:t>
+                <w:t xml:space="preserve">hal-00990268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing fixed bed reactors with cylinders: influence of particle length distribution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From passive tracer to bubbles dispersion in Taylor-Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Nemri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chouippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Chemical and Process Engineering - CHISA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp. 1335-1345</w:t>
+              <w:t xml:space="preserve">ICTAM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990268v1</w:t>
+                <w:t xml:space="preserve">hal-04022775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From passive tracer to bubbles dispersion in Taylor-Couette flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Numerical investigations of mixing and axial diffusion in Taylor-Couette flow patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Nemri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.0</w:t>
+              <w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022775v1</w:t>
+                <w:t xml:space="preserve">hal-04104422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des effets de lubrification lors de la simulation de la collision de deux particules dans un fluide</w:t>
               </w:r>
@@ -13359,51 +13359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13428,64 +13428,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des écoulements de suspension à l'aide d'une méthode de pénalisation des équations de Navier-Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13536,64 +13536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictitious Domain Methods and Penalty Techniques for the Simulation of Turbulent Particulate Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13683,51 +13683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13778,51 +13778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Maxey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13854,269 +13854,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche numérique du procédé de broyage</w:t>
+                <w:t xml:space="preserve">Numerical approach of grinding process in a stirred media mill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.0</w:t>
+              <w:t xml:space="preserve">Symposium PARTEC2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nuremberg, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105934v1</w:t>
+                <w:t xml:space="preserve">hal-04105949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach of grinding process in a stirred media mill</w:t>
+                <w:t xml:space="preserve">Approche numérique du procédé de broyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PARTEC2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Nuremberg, Germany. pp.0</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105949v1</w:t>
+                <w:t xml:space="preserve">hal-04105934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully coupled simulations of monodisperse and bidisperse suspensions in a linear shear flow</w:t>
               </w:r>
@@ -14128,51 +14128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFMC6 – 6th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14268,51 +14268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes On Numerical Fluid Mechanics And Multidisciplinary Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-29, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14515,51 +14515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-025-25253-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10565" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.H. Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angeli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien God&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147834" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04578628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingran Qiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Cui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-229-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2023047862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1072" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.073605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04593434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#252;de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04976614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023094" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04098801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kaissoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Prevost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2021.2012288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Banerjee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Chaudhury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chakraborty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099985" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Atmani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105419" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03596256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hammouti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2021.108873" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Rachih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119958" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sahovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schleicher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101767" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais A. Sattar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Martinez Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Schleicher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cite.201900172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02940301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sulaiman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Souilliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.073603" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2346-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02407705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.051" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sanders" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.06.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lovecchio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stocker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Durham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw7879" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02071673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Delmotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11894-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049358v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.09.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiquan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Yu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Keaveny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxy012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.513" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03627" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0517" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.07.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Majumder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Dubey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2016.07.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.09.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Dorai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moura Teixeira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.070" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keaveny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.09.020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.01.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871728" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbedo Constant Agbangla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00869C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968541v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303793v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Lillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.044502" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304049v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1769-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071559v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrondin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14520" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848856" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boffetta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3148" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gazanion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817382" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815881" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.02.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446972v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/2/025505" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743581v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davailles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MINENG.2012.01.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529619v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Maniero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.01.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.067" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750712v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.09.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711776v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.10.029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537707v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.238102" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086275v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CEAT.201000156" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6HQFV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmin Yeo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchuan Dong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Maxey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.11.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2009.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573284v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.036313" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128782v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ibaseta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481009v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Karniadakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2436587" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752839" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592217v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06114" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2396916" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363968" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00117-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743226v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tronche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Bayle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427122v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657614v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338584v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339863v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695734v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853158v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Le" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419640v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367007v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855191v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367119v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519386v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053456v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466043v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481408v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fokoua" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071647v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103921v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079208v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104422v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990268v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022775v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422804v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Brandle de Motta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421235v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390849v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030197v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105934v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105949v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-025-25253-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10565" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.H. Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angeli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04578628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingran Qiu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Cui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-229-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien God&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2023047862" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147834" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.073605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04593434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#252;de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04098801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kaissoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Prevost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2021.2012288" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Banerjee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Chaudhury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chakraborty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099985" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Atmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105419" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04976614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03596256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hammouti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2021.108873" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Rachih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119958" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sahovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schleicher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101767" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais A. Sattar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Martinez Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Schleicher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cite.201900172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02940301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sulaiman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2346-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Souilliez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.073603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02407705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sanders" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.06.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lovecchio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stocker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Durham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw7879" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02071673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Delmotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11894-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.09.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134650v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Keaveny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxy012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiquan Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Yu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.513" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618547v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084302" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0517" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03627" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.07.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Majumder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Dubey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2016.07.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.09.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936402" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keaveny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.09.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.01.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Dorai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moura Teixeira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.070" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968541v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbedo Constant Agbangla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250379v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00869C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Lillo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.044502" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304049v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1769-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrondin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14520" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871728" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848856" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boffetta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3148" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gazanion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817382" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815881" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.02.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529619v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Maniero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.01.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534688v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.067" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750712v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.09.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711776v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davailles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086240v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.10.029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/2/025505" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743581v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MINENG.2012.01.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537707v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.238102" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086275v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CEAT.201000156" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6HQFV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmin Yeo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchuan Dong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Maxey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.11.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2009.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573284v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.036313" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128782v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ibaseta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592229v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752839" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592217v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06114" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Karniadakis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2436587" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2396916" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363968" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00117-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743226v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tronche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Bayle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427122v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657614v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338584v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339863v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695734v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853158v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Le" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419640v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367007v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855191v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367119v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519386v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481408v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fokoua" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071647v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103921v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079208v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990268v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022775v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104422v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422804v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Brandle de Motta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421235v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390849v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030197v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105949v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>