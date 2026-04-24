--- v1 (2026-04-02)
+++ v2 (2026-04-24)
@@ -572,655 +572,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of settling microswimmers in turbulence</w:t>
+                <w:t xml:space="preserve">Corrigendum to Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingran Qiu</w:t>
+                <w:t xml:space="preserve">Hadrien Godé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiwen Cui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lihao Zhao</w:t>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-31-229-2024⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, pp.147834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578628v1</w:t>
+                <w:t xml:space="preserve">cea-04721554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjugate mass transfer from a spherical moving droplet: Direct numerical simulations of enhancement by a chemical reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 489, pp.151073. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04721594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of particle wet milling in a stirred tank using CFD/PBE coupled approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
+                <w:t xml:space="preserve">Clustering of settling microswimmers in turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingran Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2023047862⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.229-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-31-229-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686715v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift force on a spherical droplet in a viscous linear shear flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legendre</w:t>
+                <w:t xml:space="preserve">Modeling of particle wet milling in a stirred tank using CFD/PBE coupled approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1000, pp.A88. </w:t>
+              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2023047862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837685v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Climent</w:t>
+                <w:t xml:space="preserve">Lift force on a spherical droplet in a viscous linear shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 480, pp.147834. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1000, pp.A88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04721554v1</w:t>
+                <w:t xml:space="preserve">hal-04837685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basset-Boussinesq history force acting on a drop in an oscillatory flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1280,90 +1280,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 478, pp.147110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1495,525 +1495,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of backflow air leakage through an opening from a depressurized enclosure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gelain</w:t>
+                <w:t xml:space="preserve">Gyrotactic mechanism induced by fluid inertial torque for settling elongated microswimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingran Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00223131.2021.2012288⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.023094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04098801v1</w:t>
+                <w:t xml:space="preserve">hal-04976614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillation dynamics of the air-core in a hydrocyclone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of backflow air leakage through an opening from a depressurized enclosure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Kaissoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0099985⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (6), pp.792-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00223131.2021.2012288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221091v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04098801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic wall model for turbulent pipe flow using Immersed Boundary Method and Large Eddy Simulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscillation dynamics of the air-core in a hydrocyclone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandranath Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Chaudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suman Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105419⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0099985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533913v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyrotactic mechanism induced by fluid inertial torque for settling elongated microswimmers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhiwen Cui</w:t>
+                <w:t xml:space="preserve">Stochastic wall model for turbulent pipe flow using Immersed Boundary Method and Large Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lihao Zhao</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (2), pp.023094. </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239, pp.105419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976614v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spatial filter features on local heat transfer coefficients obtained from particle-resolved simulations of a flow through a fixed random array of rigid spherical particles</w:t>
               </w:r>
@@ -2038,51 +2038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 157, pp.119958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2240,334 +2240,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the relationship between upstream and downstream conditions in swirling two-phase flow</w:t>
+                <w:t xml:space="preserve">Near-wall dynamics of a neutrally buoyant spherical particle in an axisymmetric stagnation point flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Sahovic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanane Atmani</w:t>
+                <w:t xml:space="preserve">Qing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckhard Schleicher</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeffrey F. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2020.101767⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 892, pp.A32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2020.185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163383v1</w:t>
+                <w:t xml:space="preserve">hal-02735362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-wall dynamics of a neutrally buoyant spherical particle in an axisymmetric stagnation point flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study on the relationship between upstream and downstream conditions in swirling two-phase flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Abbas</w:t>
+                <w:t xml:space="preserve">Benjamin Sahovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey F. Morris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Climent</w:t>
+                <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eckhard Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 892, pp.A32. </w:t>
+              <w:t xml:space="preserve">Flow Measurement and Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 74, pp.101767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2020.185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flowmeasinst.2020.101767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735362v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled inline fluid separation based on smart process tomography sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sahovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais A. Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,1577 +2755,1577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-resolved numerical simulations of the gas–solid heat transfer in arrays of random motionless particles</w:t>
+                <w:t xml:space="preserve">Assessment of numerical methods for fully resolved simulations of particle-laden turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Masi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
+                <w:t xml:space="preserve">Pedro Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Jacobus J. Derksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-P. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-018-2346-5⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538207v1</w:t>
+                <w:t xml:space="preserve">hal-02006358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basset-Boussinesq history force of a fluid sphere.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azeddine Rachih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Souilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 4 (7), pp.073603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.073603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02535280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer towards a reactive particle in a fluid flow: Numerical simulations and modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anthony Wachs</w:t>
+                <w:t xml:space="preserve">Particle-resolved numerical simulations of the gas–solid heat transfer in arrays of random motionless particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.541-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-018-2346-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.12.051⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02407705v1</w:t>
+                <w:t xml:space="preserve">hal-02538207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fluid approach for the numerical prediction of wall erosion in an elbow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sean Sanders</w:t>
+                <w:t xml:space="preserve">Mass transfer towards a reactive particle in a fluid flow: Numerical simulations and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sulaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.06.007⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199, pp.496-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538161v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain formation can enhance the vertical migration of phytoplankton through turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William M. Durham</w:t>
+                <w:t xml:space="preserve">Multi-fluid approach for the numerical prediction of wall erosion in an elbow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenchao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw7879⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 354, pp.561-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503661v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the fictitious domain and sharp interface methods for the simulation of convective mass transfer around reactive particles: Towards a reactive Sherwood number correlation for dilute systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Wachs</w:t>
+                <w:t xml:space="preserve">Chain formation can enhance the vertical migration of phytoplankton through turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Lovecchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William M. Durham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.004⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (10), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw7879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071673v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling the fictitious domain and sharp interface methods for the simulation of convective mass transfer around reactive particles: Towards a reactive Sherwood number correlation for dilute systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sulaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2710-9⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 198, pp.334-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02510031v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of long flexible fibers in homogeneous isotropic turbulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+                <w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11894-7⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2710-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356249v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02510031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag modulation in turbulent boundary layers subject to different bubble injection strategies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legendre</w:t>
+                <w:t xml:space="preserve">Numerical modelling of long flexible fibers in homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sulaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (132), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11894-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.09.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02049358v1</w:t>
+                <w:t xml:space="preserve">hal-02356249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of numerical methods for fully resolved simulations of particle-laden turbulent flows</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Drag modulation in turbulent boundary layers subject to different bubble injection strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Peng</w:t>
+                <w:t xml:space="preserve">Subhandu Rawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.-P. Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agathe Chouippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 179, pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2019, 178, pp.73-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006358v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Brownian tracer transport in squirmer suspensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transport of finite-size particles in a turbulent Couette flow: The effect of particle shape and inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E Keaveny</w:t>
+                <w:t xml:space="preserve">Guiquan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaosheng Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaig Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxy012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.168-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134650v1</w:t>
+                <w:t xml:space="preserve">hal-01947918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of finite-size particles in a turbulent Couette flow: The effect of particle shape and inertia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhaosheng Yu</w:t>
+                <w:t xml:space="preserve">Simulations of Brownian tracer transport in squirmer suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaig Pedrono</w:t>
+                <w:t xml:space="preserve">Eric E Keaveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 107, pp.168-181. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (4), pp.680-699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxy012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947918v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the regeneration cycle by neutrally buoyant finite-size particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiquan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4366,421 +4366,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of large-scale structures by neutrally buoyant and inertial finite-size particles in turbulent Couette flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Micheline Abbas</w:t>
+                <w:t xml:space="preserve">Controlling the Quality of Two-Way Euler/Lagrange Numerical Modeling of Bubbling and Spouted Fluidized Beds Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084302⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.368-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b03627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618547v1</w:t>
+                <w:t xml:space="preserve">hal-01585480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of internal properties of fibres and micro-swimmers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+                <w:t xml:space="preserve">Modulation of large-scale structures by neutrally buoyant and inertial finite-size particles in turbulent Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiquan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 2 (n° 8), pp. 1-X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0517⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01440259v1</w:t>
+                <w:t xml:space="preserve">hal-01618547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Quality of Two-Way Euler/Lagrange Numerical Modeling of Bubbling and Spouted Fluidized Beds Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bernard</w:t>
+                <w:t xml:space="preserve">Identification of internal properties of fibres and micro-swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 56 (1), pp.368-386. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 473 (n° 2197), pp. 20160517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b03627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585480v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of enhanced mixing induced by particles in Taylor–Couette flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Dherbecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4827,90 +4827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local dissipation properties and collision dynamics in a sustained homogeneous turbulent suspension composed of finite size particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.369-379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4944,51 +4944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic modelling of water partitioning behaviour in hydrocyclone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandranath Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5074,51 +5074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandranath Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Majumder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5178,51 +5178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing and axial dispersion in Taylor–Couette flows: the effect of the flow regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouan Nemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5263,1369 +5263,1369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertia-driven particle migration and mixing in a wall-bounded laminar suspension flow</w:t>
+                <w:t xml:space="preserve">Fully-resolved simulations of the flow through a packed bed of cylinders : effect of size distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Loisel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Micheline Abbas</w:t>
+                <w:t xml:space="preserve">Ferdaous Dorai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Masbernat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carlos Moura Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936402⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 129, pp.180-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302601v1</w:t>
+                <w:t xml:space="preserve">hal-01151064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale simulation of steady and time-dependent active suspensions with the force-coupling method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+                <w:t xml:space="preserve">Inertia-driven particle migration and mixing in a wall-bounded laminar suspension flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 27 (n° 12), pp. 123304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.09.020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01308042v1</w:t>
+                <w:t xml:space="preserve">hal-01302601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general formulation of Bead Models applied to flexible fibers and active filaments at low Reynolds number</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Large-scale simulation of steady and time-dependent active suspensions with the force-coupling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Keaveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, vol. 286, pp. 14-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.01.026⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 302, pp.524-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121600v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-resolved simulations of the flow through a packed bed of cylinders : effect of size distribution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general formulation of Bead Models applied to flexible fibers and active filaments at low Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 129, pp.180-192. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 286, pp. 14-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01151064v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of channel blockage by flowing microparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulation of bubble dispersion in turbulent Taylor-Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chouippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.018⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.043304:1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4871728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00968541v1</w:t>
+                <w:t xml:space="preserve">hal-01070971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective dynamics of flowing colloids during pore clogging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 10 (n° 33), pp. 6303-6315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C4SM00869C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Fluid Acceleration Generates Clusters of Gyrotactic Microorganisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation of channel blockage by flowing microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.044502⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 94, pp. 69-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303793v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of mixing and axial dispersion in Taylor–Couette flow patterns</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Turbulent Fluid Acceleration Generates Clusters of Gyrotactic Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo de Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Cencini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William M. Durham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-014-1769-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 112 (n° 4), pp. 044502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.044502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304049v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass‐transfer enhancement by a reversible chemical reaction across the interface of a bubble rising under Stokes flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Perrondin</w:t>
+                <w:t xml:space="preserve">Experimental investigation of mixing and axial dispersion in Taylor–Couette flow patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Nemri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aic.14520⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-014-1769-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071559v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian VOF tensorial penalty method for the DNS of resolved particle-laden flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+                <w:t xml:space="preserve">Mass‐transfer enhancement by a reversible chemical reaction across the interface of a bubble rising under Stokes flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Sarthou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marion Perrondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 256, pp. 582-614. </w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (9), pp.3376-3388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aic.14520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010084v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of bubble dispersion in turbulent Taylor-Couette flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legendre</w:t>
+                <w:t xml:space="preserve">A Lagrangian VOF tensorial penalty method for the DNS of resolved particle-laden flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gabillet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 26 (4), pp.043304:1-22. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 256, pp. 582-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4871728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070971v1</w:t>
+                <w:t xml:space="preserve">hal-01010084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of neutrally buoyant finite-size particles on channel flows in the laminar-turbulent transition regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Masbernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6672,90 +6672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence drives microscale patches of motile phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William M. Durham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo de Lillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Boffetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6806,51 +6806,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of finite-size particle collisions in a viscous fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim-Paul Breugem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,51 +6858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gazanion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25 (8), pp.1-9. </w:t>
@@ -6940,77 +6940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic interactions among large populations of swimming micro-organisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (supp. 1), pp.6-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7057,51 +7057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical analysis and modeling of the Falcon concentrator for beneficiation of ultrafine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7142,945 +7142,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of inertial drop break-up in a turbulent pipe flow downstream of a restriction.</w:t>
+                <w:t xml:space="preserve">Unsteady behavior of a confined jet in a cavity at moderate Reynolds numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Maniero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Risso</w:t>
+                <w:t xml:space="preserve">G Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2012.01.006⟩</w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.25505 - 25516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0169-5983/44/2/025505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03529619v1</w:t>
+                <w:t xml:space="preserve">hal-01446972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation on mixing and axial dispersion in Taylor-Couette flow patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marouan Nemri</w:t>
+                <w:t xml:space="preserve">Analysis of swirling flow in hydrocyclones operating under dense regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Davailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Ode</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Majumder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2012.11.010⟩</w:t>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 31, pp. 32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.MINENG.2012.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00918887v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and detachment fluxes of micro-particles from a permeable wall under turbulent flow conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+                <w:t xml:space="preserve">Modeling and simulation of inertial drop break-up in a turbulent pipe flow downstream of a restriction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Maniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 71, pp.409-421. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.10.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2012.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534688v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of pore clogging by microparticles: Evidence for a critical flux density of particle yielding arches and deposits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation on mixing and axial dispersion in Taylor-Couette flow patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Nemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.09.011⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2012.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750712v1</w:t>
+                <w:t xml:space="preserve">hal-00918887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental understanding of swirling flow pattern in hydrocyclones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+                <w:t xml:space="preserve">Adhesion and detachment fluxes of micro-particles from a permeable wall under turbulent flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Maniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.409-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.10.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711776v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a fluid dynamics based model of the UF Falcon concentrator in the ultrafine range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Climent</w:t>
+                <w:t xml:space="preserve">Experimental investigation of pore clogging by microparticles: Evidence for a critical flux density of particle yielding arches and deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 92, pp.129-135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.10.029⟩</w:t>
+              <w:t xml:space="preserve">, 2012, vol. 101, pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086240v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady behavior of a confined jet in a cavity at moderate Reynolds numbers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G Bouchet</w:t>
+                <w:t xml:space="preserve">Fundamental understanding of swirling flow pattern in hydrocyclones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Davailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 92, pp.152-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0169-5983/44/2/025505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01446972v1</w:t>
+                <w:t xml:space="preserve">hal-00711776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of swirling flow in hydrocyclones operating under dense regime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Experimental validation of a fluid dynamics based model of the UF Falcon concentrator in the ultrafine range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arun Kumar Majumder</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 31, pp. 32-41. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.129-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.MINENG.2012.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743581v1</w:t>
+                <w:t xml:space="preserve">hal-02086240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyrotaxis in a steady vortical flow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William M. Durham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stocker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (3), pp.238102-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8127,51 +8127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficiation of concentrated ultrafine suspensions with a Falcon UF concentrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8209,90 +8209,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow of particles suspended in a sheared viscous fluid: Effects of finite inertia and inelastic collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (10), pp.2523-2538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8740,51 +8740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid dynamics based modelling of the Falcon concentrator for ultrafine particle beneficiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8831,77 +8831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-induced self-diffusion of inertial particles in a viscous fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (3), pp.036313(1)-036313(8). </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9024,408 +9024,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential accumulation of bubbles in Couette-Taylor flow patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
+                <w:t xml:space="preserve">Dynamic self-assembly of spinning particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyongmin Yeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R. Maxey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Simonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
+                <w:t xml:space="preserve">George E. Karniadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1, pp.0. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (4), pp.379-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2752839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.2436587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592229v1</w:t>
+                <w:t xml:space="preserve">hal-03481009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully coupled simulations of non-colloidal monodisperse sheared suspensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Preferential accumulation of bubbles in Couette-Taylor flow patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1205/cherd06114⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2752839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592217v1</w:t>
+                <w:t xml:space="preserve">hal-03592229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic self-assembly of spinning particles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully coupled simulations of non-colloidal monodisperse sheared suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">George E. Karniadakis</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (4), pp.379-387. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (6), pp.778-791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2436587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1205/cherd06114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481009v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bidisperse suspensions under stokes flows: linear shear flow and eedimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Maxey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9485,51 +9485,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of a two-dimensional upflowing mixing layer seeded with bubbles : bubble dispersion and effect of two-way coupling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 1 (10), pp.103304-103305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9563,51 +9563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability of a confined jet impinging on a water/air free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9711,90 +9711,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of particle grinding in a stirred tank using CFD-PBE coupled approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tronche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9832,77 +9832,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of particle milling in a stirred tank using CFD-PBE coupled approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P. Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9957,103 +9957,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and simulation of particle milling in a stirred tank using a coupled approach cfd-pbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 7th International Conference on Population Balance Modelling (PBM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
@@ -10082,90 +10082,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical studies of gaseous and particulate pollutants backflow through an opening from a depressurized enclosure: application to nuclear dismantling operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference, EAC2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, VIRTUAL, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10190,103 +10190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle turbulence model on a pipe elbow erosion prediction based on Euler-Euler approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenchao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sean Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10311,103 +10311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the fluctuating fluid velocity-temperature correlation induced by the presence of the particles in a dense regime using particle-resolved numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Multiphase flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10648,103 +10648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle laden turbulent flow: comparison of fully resolved approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Derksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions (TI2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Trois-îlets, France</w:t>
@@ -11136,51 +11136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
@@ -11203,247 +11203,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-01863201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of large-scale structures by neutrally buoyant and inertial finite-size particles in turbulent Couette flow</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation d'un jet des nanoparticules à partir d'une fuite de la canalisation de transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Duc Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Vignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Truchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flowing Matter 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Porto, Portugal. pp. 1</w:t>
+              <w:t xml:space="preserve">1. Journées scientifiques SFERETE 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695734v1</w:t>
+                <w:t xml:space="preserve">ineris-01853158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation d'un jet des nanoparticules à partir d'une fuite de la canalisation de transport</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of large-scale structures by neutrally buoyant and inertial finite-size particles in turbulent Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiquan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journées scientifiques SFERETE 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Pau, France</w:t>
+              <w:t xml:space="preserve">Flowing Matter 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Porto, Portugal. pp. 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853158v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamics and mass transfer from a spherical droplet moving through a continuous phase</w:t>
               </w:r>
@@ -11537,64 +11537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of collision dynamics for finite size particles in turbulent suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11645,64 +11645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Reynolds number and concentration on modulation of turbulence by finite size neutrally buoyant particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiquan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11740,103 +11740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Heat Transfer in Dense Suspensions by Particle Resolved Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Fluid Mechanics Conference (EFMC11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11861,51 +11861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of test case particle-laden jet with NEPTUNE_CFD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Duc Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lacome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11986,90 +11986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between turbulence and finite size particles: effect of lubrication in particle collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions TI2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12094,64 +12094,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Neutrally Buoyant Particles in Turbulent Couette Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiquan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12189,51 +12189,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer around a rising bubble in a high viscous liquid undergoing a reversible chemical reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12278,316 +12278,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01519386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From transition to fully developed particulate turbulent flows: the effect of finite size particles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Technical developments to characterize particle migration in micro-channel flows for sorting and separation applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafforgue-Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICHE annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Francisco (USA), United States</w:t>
+              <w:t xml:space="preserve">European Conference on Fluid-Particle Separation, Lyon, 2014.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466043v1</w:t>
+                <w:t xml:space="preserve">hal-02053456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical developments to characterize particle migration in micro-channel flows for sorting and separation applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">From transition to fully developed particulate turbulent flows: the effect of finite size particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Fluid-Particle Separation, Lyon, 2014.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">AICHE annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Francisco (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053456v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental studies of bubble dispersion and bubble induced drag modulation in a Turbulent Taylor Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fokoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12642,90 +12642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of drag modulation by microbubbles in a turbulent Taylor-Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiphase Flow (ICMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, North Korea. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12750,51 +12750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing and axial dispersion in Taylor-Couette flows: a multi-scale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouan Nemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12845,90 +12845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of fully resolved finite-size particles in a turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech colloquium n°555 on Small scale numerical simulation of multiphase flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12947,381 +12947,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing fixed bed reactors with cylinders: influence of particle length distribution</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuel Marcoux</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical investigations of mixing and axial diffusion in Taylor-Couette flow patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Nemri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Chemical and Process Engineering - CHISA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp. 1335-1345</w:t>
+              <w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990268v1</w:t>
+                <w:t xml:space="preserve">hal-04104422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From passive tracer to bubbles dispersion in Taylor-Couette flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Packing fixed bed reactors with cylinders: influence of particle length distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaous Dorai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.0</w:t>
+              <w:t xml:space="preserve">20th International Congress of Chemical and Process Engineering - CHISA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp. 1335-1345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022775v1</w:t>
+                <w:t xml:space="preserve">hal-00990268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical investigations of mixing and axial diffusion in Taylor-Couette flow patterns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From passive tracer to bubbles dispersion in Taylor-Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouan Nemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chouippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.0</w:t>
+              <w:t xml:space="preserve">ICTAM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104422v1</w:t>
+                <w:t xml:space="preserve">hal-04022775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des effets de lubrification lors de la simulation de la collision de deux particules dans un fluide</w:t>
               </w:r>
@@ -13359,51 +13359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13428,64 +13428,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des écoulements de suspension à l'aide d'une méthode de pénalisation des équations de Navier-Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13536,64 +13536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictitious Domain Methods and Penalty Techniques for the Simulation of Turbulent Particulate Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13683,51 +13683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13752,77 +13752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle self-diffusion in a viscous shear flow: from hydrodynamic interactions to collisional effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Maxey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13854,325 +13854,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach of grinding process in a stirred media mill</w:t>
+                <w:t xml:space="preserve">Approche numérique du procédé de broyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PARTEC2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Nuremberg, Germany. pp.0</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105949v1</w:t>
+                <w:t xml:space="preserve">hal-04105934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche numérique du procédé de broyage</w:t>
+                <w:t xml:space="preserve">Numerical approach of grinding process in a stirred media mill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.0</w:t>
+              <w:t xml:space="preserve">Symposium PARTEC2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nuremberg, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105934v1</w:t>
+                <w:t xml:space="preserve">hal-04105949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully coupled simulations of monodisperse and bidisperse suspensions in a linear shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFMC6 – 6th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14268,51 +14268,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes On Numerical Fluid Mechanics And Multidisciplinary Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-29, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14515,51 +14515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-025-25253-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10565" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.H. Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angeli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04578628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingran Qiu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Cui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-229-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721594v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien God&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686715v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2023047862" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147834" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.073605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04593434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#252;de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04098801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kaissoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Prevost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2021.2012288" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Banerjee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Chaudhury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chakraborty" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099985" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Atmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105419" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04976614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03596256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hammouti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2021.108873" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Rachih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119958" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163383v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sahovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schleicher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101767" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.185" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais A. Sattar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Martinez Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Schleicher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cite.201900172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02940301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sulaiman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2346-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535280v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Souilliez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.073603" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02407705v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.051" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sanders" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.06.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lovecchio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stocker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Durham" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw7879" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02071673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Delmotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11894-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.09.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134650v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Keaveny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxy012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiquan Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Yu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.513" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618547v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084302" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0517" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03627" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.07.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Majumder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Dubey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2016.07.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.09.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936402" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keaveny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.09.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.01.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Dorai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moura Teixeira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.070" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968541v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbedo Constant Agbangla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250379v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00869C" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Lillo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barry" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.044502" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304049v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1769-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrondin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14520" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871728" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848856" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boffetta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3148" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gazanion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817382" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815881" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.02.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529619v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Maniero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.01.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534688v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.067" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750712v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.09.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711776v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davailles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086240v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.10.029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446972v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/2/025505" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743581v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MINENG.2012.01.012" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537707v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.238102" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086275v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CEAT.201000156" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6HQFV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmin Yeo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchuan Dong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Maxey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.11.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2009.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573284v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.036313" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128782v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ibaseta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592229v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752839" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592217v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06114" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Karniadakis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2436587" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2396916" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363968" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00117-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743226v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tronche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Bayle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427122v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657614v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338584v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339863v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695734v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853158v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Le" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419640v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367007v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855191v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367119v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519386v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053456v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magaud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481408v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fokoua" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071647v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103921v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079208v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990268v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022775v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104422v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422804v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Brandle de Motta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421235v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390849v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030197v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105949v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-025-25253-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10565" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.H. Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angeli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien God&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147834" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04578628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingran Qiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Cui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-229-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2023047862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1072" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.073605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04593434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#252;de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04976614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023094" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04098801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kaissoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Prevost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2021.2012288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Banerjee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Chaudhury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chakraborty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099985" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Atmani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105419" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03596256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hammouti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2021.108873" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Rachih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119958" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.185" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sahovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schleicher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101767" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais A. Sattar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Martinez Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Schleicher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cite.201900172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02940301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sulaiman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Souilliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.073603" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2346-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02407705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.051" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sanders" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.06.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lovecchio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stocker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Durham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw7879" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02071673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Delmotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11894-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049358v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.09.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiquan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Yu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Keaveny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxy012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.513" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03627" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0517" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.07.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Majumder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Dubey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2016.07.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.09.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Dorai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moura Teixeira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.070" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keaveny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.09.020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.01.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871728" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbedo Constant Agbangla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00869C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968541v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303793v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Lillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.044502" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304049v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1769-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071559v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrondin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14520" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848856" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boffetta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3148" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gazanion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817382" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815881" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.02.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446972v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/2/025505" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743581v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davailles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MINENG.2012.01.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529619v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Maniero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.01.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.067" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750712v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.09.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711776v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.10.029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537707v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.238102" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086275v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CEAT.201000156" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6HQFV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmin Yeo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchuan Dong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Maxey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.11.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2009.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573284v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.036313" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128782v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ibaseta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481009v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Karniadakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2436587" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752839" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592217v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06114" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2396916" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363968" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00117-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743226v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tronche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Bayle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427122v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657614v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338584v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339863v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853158v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Le" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695734v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419640v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367007v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855191v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367119v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519386v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053456v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466043v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481408v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fokoua" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071647v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103921v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079208v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104422v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990268v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022775v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422804v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Brandle de Motta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421235v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390849v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030197v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105934v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105949v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>