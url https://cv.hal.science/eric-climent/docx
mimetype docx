--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -572,846 +572,846 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05155906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t>
+                <w:t xml:space="preserve">Clustering of settling microswimmers in turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Godé</w:t>
+                <w:t xml:space="preserve">Jingran Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147834⟩</w:t>
+              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.229-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/npg-31-229-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04721554v1</w:t>
+                <w:t xml:space="preserve">hal-04578628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjugate mass transfer from a spherical moving droplet: Direct numerical simulations of enhancement by a chemical reaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Godé</w:t>
+                <w:t xml:space="preserve">Modeling of particle wet milling in a stirred tank using CFD/PBE coupled approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2023047862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04721594v1</w:t>
+                <w:t xml:space="preserve">hal-04686715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering of settling microswimmers in turbulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhiwen Cui</w:t>
+                <w:t xml:space="preserve">Conjugate mass transfer from a spherical moving droplet: Direct numerical simulations of enhancement by a chemical reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lihao Zhao</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/npg-31-229-2024⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 489, pp.151073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578628v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04721594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of particle wet milling in a stirred tank using CFD/PBE coupled approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Climent</w:t>
+                <w:t xml:space="preserve">Lift force on a spherical droplet in a viscous linear shear flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengyu Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiphase Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1000, pp.A88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/MultScienTechn.2023047862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686715v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lift force on a spherical droplet in a viscous linear shear flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
+                <w:t xml:space="preserve">Corrigendum to Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Godé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1000, pp.A88. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480, pp.147834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2024.1072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837685v1</w:t>
+                <w:t xml:space="preserve">cea-04721554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basset-Boussinesq history force acting on a drop in an oscillatory flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (7), pp.073605. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 478, pp.147110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.073605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04721601v1</w:t>
+                <w:t xml:space="preserve">cea-04721634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards more predictive correlations for conjugated mass transfer across a droplet interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Basset-Boussinesq history force acting on a drop in an oscillatory flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Godé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 478, pp.147110. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (7), pp.073605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2023.147110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.073605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04721634v1</w:t>
+                <w:t xml:space="preserve">cea-04721601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle laden flows around a circular cylinder from the hydrodynamic to granular regime</w:t>
               </w:r>
@@ -1495,525 +1495,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gyrotactic mechanism induced by fluid inertial torque for settling elongated microswimmers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscillation dynamics of the air-core in a hydrocyclone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandranath Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Chaudhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suman Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023094⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0099985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04976614v1</w:t>
+                <w:t xml:space="preserve">hal-04221091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of backflow air leakage through an opening from a depressurized enclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Kaissoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 59 (6), pp.792-806. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00223131.2021.2012288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-04098801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillation dynamics of the air-core in a hydrocyclone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic wall model for turbulent pipe flow using Immersed Boundary Method and Large Eddy Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Atmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0099985⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 239, pp.105419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221091v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic wall model for turbulent pipe flow using Immersed Boundary Method and Large Eddy Simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+                <w:t xml:space="preserve">Gyrotactic mechanism induced by fluid inertial torque for settling elongated microswimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingran Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiwen Cui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legendre</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lihao Zhao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 239, pp.105419. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (2), pp.023094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2022.105419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533913v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04976614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of spatial filter features on local heat transfer coefficients obtained from particle-resolved simulations of a flow through a fixed random array of rigid spherical particles</w:t>
               </w:r>
@@ -2038,51 +2038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Hammouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 157, pp.119958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2389,51 +2389,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the relationship between upstream and downstream conditions in swirling two-phase flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sahovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2523,51 +2523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled inline fluid separation based on smart process tomography sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sahovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Atmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Awais A. Sattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2755,1564 +2755,1564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02940301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of numerical methods for fully resolved simulations of particle-laden turbulent flows</w:t>
+                <w:t xml:space="preserve">Particle-resolved numerical simulations of the gas–solid heat transfer in arrays of random motionless particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Costa</w:t>
+                <w:t xml:space="preserve">Enrica Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacobus J. Derksen</w:t>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Peng</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.10.016⟩</w:t>
+              <w:t xml:space="preserve">Acta Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.541-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00707-018-2346-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006358v1</w:t>
+                <w:t xml:space="preserve">hal-02538207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basset-Boussinesq history force of a fluid sphere.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azeddine Rachih</w:t>
+                <w:t xml:space="preserve">Multi-fluid approach for the numerical prediction of wall erosion in an elbow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenchao Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Souilliez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
+                <w:t xml:space="preserve">Sean Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (7), pp.073603. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 354, pp.561-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.073603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02535280v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle-resolved numerical simulations of the gas–solid heat transfer in arrays of random motionless particles</w:t>
+                <w:t xml:space="preserve">Chain formation can enhance the vertical migration of phytoplankton through turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
+                <w:t xml:space="preserve">Salvatore Lovecchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrica Masi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
+                <w:t xml:space="preserve">Roman Stocker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+                <w:t xml:space="preserve">William M. Durham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mechanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00707-018-2346-5⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (10), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw7879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538207v1</w:t>
+                <w:t xml:space="preserve">hal-02503661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer towards a reactive particle in a fluid flow: Numerical simulations and modeling</w:t>
+                <w:t xml:space="preserve">Coupling the fictitious domain and sharp interface methods for the simulation of convective mass transfer around reactive particles: Towards a reactive Sherwood number correlation for dilute systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Sulaiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 199, pp.496-507. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.12.051⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 198, pp.334-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407705v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fluid approach for the numerical prediction of wall erosion in an elbow</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sean Sanders</w:t>
+                <w:t xml:space="preserve">Mass transfer towards a reactive particle in a fluid flow: Numerical simulations and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sulaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Hammouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.06.007⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 199, pp.496-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2018.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538161v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chain formation can enhance the vertical migration of phytoplankton through turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William M. Durham</w:t>
+                <w:t xml:space="preserve">Basset-Boussinesq history force of a fluid sphere.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azeddine Rachih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Souilliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaw7879⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (7), pp.073603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.073603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503661v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02535280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the fictitious domain and sharp interface methods for the simulation of convective mass transfer around reactive particles: Towards a reactive Sherwood number correlation for dilute systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Rida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2019.01.004⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60, pp.61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-019-2710-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071673v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02510031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of mixing efficiency in particle laden Taylor-Couette flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
+                <w:t xml:space="preserve">Numerical modelling of long flexible fibers in homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Sulaiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-019-2710-9⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (132), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11894-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02510031v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of long flexible fibers in homogeneous isotropic turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Sulaiman</w:t>
+                <w:t xml:space="preserve">Drag modulation in turbulent boundary layers subject to different bubble injection strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhandu Rawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chouippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Zamansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2019-11894-7⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.73-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356249v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drag modulation in turbulent boundary layers subject to different bubble injection strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of numerical methods for fully resolved simulations of particle-laden turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobus J. Derksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subhandu Rawat</w:t>
+                <w:t xml:space="preserve">C. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Chouippe</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.-P. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 178, pp.73-87. </w:t>
+              <w:t xml:space="preserve">, 2019, 179, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2018.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049358v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of finite-size particles in a turbulent Couette flow: The effect of particle shape and inertia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulations of Brownian tracer transport in squirmer suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiquan Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Annaig Pedrono</w:t>
+                <w:t xml:space="preserve">Eric E Keaveny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.05.014⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83 (4), pp.680-699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxy012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947918v1</w:t>
+                <w:t xml:space="preserve">hal-02134650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of Brownian tracer transport in squirmer suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+                <w:t xml:space="preserve">Transport of finite-size particles in a turbulent Couette flow: The effect of particle shape and inertia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiquan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaosheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric E Keaveny</w:t>
+                <w:t xml:space="preserve">Annaig Pedrono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83 (4), pp.680-699. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.168-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxy012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134650v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the regeneration cycle by neutrally buoyant finite-size particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiquan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,629 +4366,629 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Quality of Two-Way Euler/Lagrange Numerical Modeling of Bubbling and Spouted Fluidized Beds Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Bernard</w:t>
+                <w:t xml:space="preserve">Modulation of large-scale structures by neutrally buoyant and inertial finite-size particles in turbulent Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiquan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b03627⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 2 (n° 8), pp. 1-X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585480v1</w:t>
+                <w:t xml:space="preserve">hal-01618547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of large-scale structures by neutrally buoyant and inertial finite-size particles in turbulent Couette flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Micheline Abbas</w:t>
+                <w:t xml:space="preserve">Identification of internal properties of fibres and micro-swimmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084302⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, vol. 473 (n° 2197), pp. 20160517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618547v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of internal properties of fibres and micro-swimmers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+                <w:t xml:space="preserve">Controlling the Quality of Two-Way Euler/Lagrange Numerical Modeling of Bubbling and Spouted Fluidized Beds Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, vol. 473 (n° 2197), pp. 20160517. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 56 (1), pp.368-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2016.0517⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.6b03627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440259v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of enhanced mixing induced by particles in Taylor–Couette flows</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+                <w:t xml:space="preserve">Local dissipation properties and collision dynamics in a sustained homogeneous turbulent suspension composed of finite size particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.02.025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.369-379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583015v1</w:t>
+                <w:t xml:space="preserve">hal-01342079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local dissipation properties and collision dynamics in a sustained homogeneous turbulent suspension composed of finite size particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
+                <w:t xml:space="preserve">Experimental study of enhanced mixing induced by particles in Taylor–Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Dherbecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85, pp.369-379. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.109-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2016.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2016.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342079v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic modelling of water partitioning behaviour in hydrocyclone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandranath Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5074,51 +5074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandranath Banerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arun Kumar Majumder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5178,51 +5178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing and axial dispersion in Taylor–Couette flows: the effect of the flow regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouan Nemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5263,1754 +5263,1754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-resolved simulations of the flow through a packed bed of cylinders : effect of size distribution</w:t>
+                <w:t xml:space="preserve">Inertia-driven particle migration and mixing in a wall-bounded laminar suspension flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferdaous Dorai</w:t>
+                <w:t xml:space="preserve">Vincent Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Moura Teixeira</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.070⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 27 (n° 12), pp. 123304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4936402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151064v1</w:t>
+                <w:t xml:space="preserve">hal-01302601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inertia-driven particle migration and mixing in a wall-bounded laminar suspension flow</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+                <w:t xml:space="preserve">Large-scale simulation of steady and time-dependent active suspensions with the force-coupling method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Keaveny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4936402⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 302, pp.524-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302601v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale simulation of steady and time-dependent active suspensions with the force-coupling method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">A general formulation of Bead Models applied to flexible fibers and active filaments at low Reynolds number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plouraboué</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 302, pp.524-547. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.09.020⟩</w:t>
+              <w:t xml:space="preserve">, 2015, vol. 286, pp. 14-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308042v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general formulation of Bead Models applied to flexible fibers and active filaments at low Reynolds number</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fully-resolved simulations of the flow through a packed bed of cylinders : effect of size distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaous Dorai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Moura Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marcoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, vol. 286, pp. 14-37. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 129, pp.180-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2015.01.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121600v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of bubble dispersion in turbulent Taylor-Couette flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Chouippe</w:t>
+                <w:t xml:space="preserve">Numerical investigation of channel blockage by flowing microparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Gabillet</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4871728⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 94, pp. 69-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01070971v1</w:t>
+                <w:t xml:space="preserve">hal-00968541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective dynamics of flowing colloids during pore clogging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Turbulent Fluid Acceleration Generates Clusters of Gyrotactic Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Filippo de Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Cencini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William M. Durham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stocker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4SM00869C⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 112 (n° 4), pp. 044502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.044502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250379v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of channel blockage by flowing microparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">Collective dynamics of flowing colloids during pore clogging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bacchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2014.01.018⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 10 (n° 33), pp. 6303-6315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4SM00869C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968541v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulent Fluid Acceleration Generates Clusters of Gyrotactic Microorganisms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of mixing and axial dispersion in Taylor–Couette flow patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Nemri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.044502⟩</w:t>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55, pp.1769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00348-014-1769-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303793v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of mixing and axial dispersion in Taylor–Couette flow patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
+                <w:t xml:space="preserve">Mass‐transfer enhancement by a reversible chemical reaction across the interface of a bubble rising under Stokes flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Perrondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00348-014-1769-6⟩</w:t>
+              <w:t xml:space="preserve">AIChE Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (9), pp.3376-3388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.14520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304049v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01071559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass‐transfer enhancement by a reversible chemical reaction across the interface of a bubble rising under Stokes flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+                <w:t xml:space="preserve">A Lagrangian VOF tensorial penalty method for the DNS of resolved particle-laden flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Perrondin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Sarthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIChE Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 60 (9), pp.3376-3388. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 256, pp. 582-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aic.14520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071559v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lagrangian VOF tensorial penalty method for the DNS of resolved particle-laden flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+                <w:t xml:space="preserve">Numerical simulation of bubble dispersion in turbulent Taylor-Couette flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chouippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Sarthou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 256, pp. 582-614. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (4), pp.043304:1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4871728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010084v2</w:t>
+                <w:t xml:space="preserve">hal-01070971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of neutrally buoyant finite-size particles on channel flows in the laminar-turbulent transition regime</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical modelling of finite-size particle collisions in a viscous fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wim-Paul Breugem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gazanion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 25 (12), pp.0. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4848856⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 25 (8), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4817382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523174v1</w:t>
+                <w:t xml:space="preserve">hal-02650250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence drives microscale patches of motile phytoplankton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William M. Durham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo de Lillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Boffetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.1-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of finite-size particle collisions in a viscous fluid</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of neutrally buoyant finite-size particles on channel flows in the laminar-turbulent transition regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 25 (8), pp.1-9. </w:t>
+              <w:t xml:space="preserve">, 2013, 25 (12), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4817382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4848856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650250v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamic interactions among large populations of swimming micro-organisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Plouraboué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (supp. 1), pp.6-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7057,51 +7057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical analysis and modeling of the Falcon concentrator for beneficiation of ultrafine particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7142,945 +7142,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady behavior of a confined jet in a cavity at moderate Reynolds numbers</w:t>
+                <w:t xml:space="preserve">Modeling and simulation of inertial drop break-up in a turbulent pipe flow downstream of a restriction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bouchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
+                <w:t xml:space="preserve">Riccardo Maniero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Risso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0169-5983/44/2/025505⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2012.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446972v1</w:t>
+                <w:t xml:space="preserve">hal-03529619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of swirling flow in hydrocyclones operating under dense regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Davailles</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation on mixing and axial dispersion in Taylor-Couette flow patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Nemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arun Kumar Majumder</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Ode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.MINENG.2012.01.012⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2012.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743581v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00918887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and simulation of inertial drop break-up in a turbulent pipe flow downstream of a restriction.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Adhesion and detachment fluxes of micro-particles from a permeable wall under turbulent flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Maniero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Risso</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42 (1), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.409-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2012.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2011.10.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529619v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation on mixing and axial dispersion in Taylor-Couette flow patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marouan Nemri</w:t>
+                <w:t xml:space="preserve">Experimental investigation of pore clogging by microparticles: Evidence for a critical flux density of particle yielding arches and deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbedo Constant Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Denis Ode</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bacchin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2012.11.010⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 101, pp.42-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00918887v1</w:t>
+                <w:t xml:space="preserve">hal-00750712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and detachment fluxes of micro-particles from a permeable wall under turbulent flow conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Fundamental understanding of swirling flow pattern in hydrocyclones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Davailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 92, pp.152-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534688v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of pore clogging by microparticles: Evidence for a critical flux density of particle yielding arches and deposits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bacchin</w:t>
+                <w:t xml:space="preserve">Experimental validation of a fluid dynamics based model of the UF Falcon concentrator in the ultrafine range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, vol. 101, pp.42-48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2012.09.011⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 92, pp.129-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750712v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental understanding of swirling flow pattern in hydrocyclones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">Analysis of swirling flow in hydrocyclones operating under dense regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Davailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Kumar Majumder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 31, pp. 32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.MINENG.2012.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711776v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a fluid dynamics based model of the UF Falcon concentrator in the ultrafine range</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Climent</w:t>
+                <w:t xml:space="preserve">Unsteady behavior of a confined jet in a cavity at moderate Reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 92, pp.129-135. </w:t>
+              <w:t xml:space="preserve">Fluid Dynamics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.25505 - 25516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2011.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0169-5983/44/2/025505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086240v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyrotaxis in a steady vortical flow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William M. Durham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stocker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (3), pp.238102-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8127,51 +8127,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficiation of concentrated ultrafine suspensions with a Falcon UF concentrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8248,51 +8248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 56 (10), pp.2523-2538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8740,51 +8740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid dynamics based modelling of the Falcon concentrator for ultrafine particle beneficiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Kroll-Rabotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8857,51 +8857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (3), pp.036313(1)-036313(8). </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9024,352 +9024,352 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01128782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic self-assembly of spinning particles.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin R. Maxey</w:t>
+                <w:t xml:space="preserve">Preferential accumulation of bubbles in Couette-Taylor flow patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George E. Karniadakis</w:t>
+                <w:t xml:space="preserve">M. Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 1 (4), pp.379-387. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1, pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2436587⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2752839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03481009v1</w:t>
+                <w:t xml:space="preserve">hal-03592229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential accumulation of bubbles in Couette-Taylor flow patterns</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Magnaudet</w:t>
+                <w:t xml:space="preserve">Fully coupled simulations of non-colloidal monodisperse sheared suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2752839⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (6), pp.778-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1205/cherd06114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592229v1</w:t>
+                <w:t xml:space="preserve">hal-03592217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully coupled simulations of non-colloidal monodisperse sheared suspensions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic self-assembly of spinning particles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyongmin Yeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin R. Maxey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George E. Karniadakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8 (6), pp.778-791. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (4), pp.379-387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1205/cherd06114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.2436587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592217v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03481009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of bidisperse suspensions under stokes flows: linear shear flow and eedimentation</w:t>
               </w:r>
@@ -9381,51 +9381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Maxey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9563,51 +9563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instability of a confined jet impinging on a water/air free surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9705,467 +9705,467 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of particle grinding in a stirred tank using CFD-PBE coupled approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Modelling and simulation of particle milling in a stirred tank using CFD-PBE coupled approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P. Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04743226v1</w:t>
+                <w:t xml:space="preserve">cea-04743538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of particle milling in a stirred tank using CFD-PBE coupled approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Modelling and simulation of particle milling in a stirred tank using a coupled approach cfd-pbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Population Balance Modelling (PBM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04743538v1</w:t>
+                <w:t xml:space="preserve">cea-04743288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and simulation of particle milling in a stirred tank using a coupled approach cfd-pbe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Modelling and simulation of particle grinding in a stirred tank using CFD-PBE coupled approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tronche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Population Balance Modelling (PBM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04743288v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04743226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical studies of gaseous and particulate pollutants backflow through an opening from a depressurized enclosure: application to nuclear dismantling operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Rida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Prevost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gelain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Aerosol Conference, EAC2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, VIRTUAL, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10190,103 +10190,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of particle turbulence model on a pipe elbow erosion prediction based on Euler-Euler approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenchao Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sean Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Multiphase Flow (ICMF 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10311,103 +10311,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the fluctuating fluid velocity-temperature correlation induced by the presence of the particles in a dense regime using particle-resolved numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Multiphase flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10648,103 +10648,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle laden turbulent flow: comparison of fully resolved approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Derksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.-P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions (TI2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Les Trois-îlets, France</w:t>
@@ -11136,51 +11136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Truchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès de la Société Française de Génie des Procédés (SFGP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
@@ -11334,51 +11334,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of large-scale structures by neutrally buoyant and inertial finite-size particles in turbulent Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiquan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11537,90 +11537,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of collision dynamics for finite size particles in turbulent suspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International conference on multiphase flows (ICMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11645,51 +11645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Reynolds number and concentration on modulation of turbulence by finite size neutrally buoyant particles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiquan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11740,103 +11740,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Heat Transfer in Dense Suspensions by Particle Resolved Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ibrahima Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrica Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Fluid Mechanics Conference (EFMC11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11986,90 +11986,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between turbulence and finite size particles: effect of lubrication in particle collisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Turbulence and Interactions TI2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12094,51 +12094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Simulation of Neutrally Buoyant Particles in Turbulent Couette Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiquan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12183,411 +12183,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transfer around a rising bubble in a high viscous liquid undergoing a reversible chemical reaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Climent</w:t>
+                <w:t xml:space="preserve">From transition to fully developed particulate turbulent flows: the effect of finite size particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masbernat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condensed Matter in Paris, CMD25/JMC14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">AICHE annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, San Francisco (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01519386v1</w:t>
+                <w:t xml:space="preserve">hal-04466043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical developments to characterize particle migration in micro-channel flows for sorting and separation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Magaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Magaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Micheline Abbas</w:t>
+                <w:t xml:space="preserve">C. Lafforgue-Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lafforgue-Baldas</w:t>
+                <w:t xml:space="preserve">Lucien Baldas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Fluid-Particle Separation, Lyon, 2014.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From transition to fully developed particulate turbulent flows: the effect of finite size particles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Masbernat</w:t>
+                <w:t xml:space="preserve">Mass transfer around a rising bubble in a high viscous liquid undergoing a reversible chemical reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Pigeonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Perrodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AICHE annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, San Francisco (USA), United States</w:t>
+              <w:t xml:space="preserve">Condensed Matter in Paris, CMD25/JMC14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466043v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental studies of bubble dispersion and bubble induced drag modulation in a Turbulent Taylor Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fokoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12642,90 +12642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of drag modulation by microbubbles in a turbulent Taylor-Couette flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gabillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Multiphase Flow (ICMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, North Korea. 11p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12750,51 +12750,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing and axial dispersion in Taylor-Couette flows: a multi-scale study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouan Nemri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12845,90 +12845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of fully resolved finite-size particles in a turbulent flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech colloquium n°555 on Small scale numerical simulation of multiphase flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12947,463 +12947,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical investigations of mixing and axial diffusion in Taylor-Couette flow patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+                <w:t xml:space="preserve">Packing fixed bed reactors with cylinders: influence of particle length distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdaous Dorai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Wachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Marcoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.0</w:t>
+              <w:t xml:space="preserve">20th International Congress of Chemical and Process Engineering - CHISA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp. 1335-1345</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04104422v1</w:t>
+                <w:t xml:space="preserve">hal-00990268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packing fixed bed reactors with cylinders: influence of particle length distribution</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From passive tracer to bubbles dispersion in Taylor-Couette flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Nemri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Chouippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gabillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of Chemical and Process Engineering - CHISA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp. 1335-1345</w:t>
+              <w:t xml:space="preserve">ICTAM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00990268v1</w:t>
+                <w:t xml:space="preserve">hal-04022775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From passive tracer to bubbles dispersion in Taylor-Couette flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and Numerical investigations of mixing and axial diffusion in Taylor-Couette flow patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouan Nemri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lamadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Beijing, China. pp.0</w:t>
+              <w:t xml:space="preserve">9th Euromech Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Rome, Italy. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04022775v1</w:t>
+                <w:t xml:space="preserve">hal-04104422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte des effets de lubrification lors de la simulation de la collision de deux particules dans un fluide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brandle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gazanion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13428,77 +13428,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique des écoulements de suspension à l'aide d'une méthode de pénalisation des équations de Navier-Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13536,77 +13536,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fictitious Domain Methods and Penalty Techniques for the Simulation of Turbulent Particulate Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge César Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13657,77 +13657,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling chemical reactions with mass transfer around a bubble rising in molten glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sarrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Perrodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Pigeonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13778,51 +13778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin R. Maxey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13854,269 +13854,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche numérique du procédé de broyage</w:t>
+                <w:t xml:space="preserve">Numerical approach of grinding process in a stirred media mill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.0</w:t>
+              <w:t xml:space="preserve">Symposium PARTEC2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Nuremberg, Germany. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105934v1</w:t>
+                <w:t xml:space="preserve">hal-04105949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach of grinding process in a stirred media mill</w:t>
+                <w:t xml:space="preserve">Approche numérique du procédé de broyage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Legendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Anne-Archard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Frances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PARTEC2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Nuremberg, Germany. pp.0</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105949v1</w:t>
+                <w:t xml:space="preserve">hal-04105934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully coupled simulations of monodisperse and bidisperse suspensions in a linear shear flow</w:t>
               </w:r>
@@ -14128,51 +14128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFMC6 – 6th European Fluid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14242,77 +14242,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Numerical Simulation of Particle Turbulence Interaction in Forced Turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Brändle de Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Estivalèzes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes On Numerical Fluid Mechanics And Multidisciplinary Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.23-29, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14515,51 +14515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-025-25253-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10565" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.H. Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angeli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721554v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien God&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147834" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04578628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingran Qiu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Cui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Zhao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-229-2024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686715v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2023047862" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837685v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1072" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721601v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.073605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721634v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147110" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04593434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#252;de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04976614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023094" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04098801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kaissoun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Prevost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2021.2012288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221091v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Banerjee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Chaudhury" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chakraborty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099985" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533913v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Atmani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105419" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03596256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hammouti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2021.108873" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Rachih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119958" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.185" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sahovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schleicher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101767" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais A. Sattar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Martinez Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Schleicher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cite.201900172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02940301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sulaiman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Souilliez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.073603" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538207v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2346-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02407705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.051" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538161v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sanders" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.06.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503661v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lovecchio" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stocker" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Durham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw7879" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02071673v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Delmotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11894-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049358v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.09.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947918v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiquan Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Yu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.014" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Keaveny" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxy012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.513" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585480v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03627" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618547v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084302" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440259v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0517" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342079v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.07.003" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Majumder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Dubey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2016.07.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.09.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151064v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Dorai" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moura Teixeira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.070" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936402" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keaveny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.09.020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.01.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070971v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871728" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250379v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbedo Constant Agbangla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00869C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968541v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.018" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303793v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Lillo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.044502" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304049v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1769-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071559v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrondin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14520" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523174v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848856" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524816v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boffetta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3148" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650250v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gazanion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817382" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815881" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.02.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446972v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/2/025505" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743581v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davailles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MINENG.2012.01.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529619v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Maniero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.01.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.067" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750712v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.09.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711776v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086240v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.10.029" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537707v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.238102" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086275v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CEAT.201000156" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6HQFV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmin Yeo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchuan Dong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Maxey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.11.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2009.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573284v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.036313" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128782v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ibaseta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481009v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Karniadakis" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2436587" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592229v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752839" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592217v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06114" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2396916" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363968" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00117-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743226v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tronche" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743538v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Bayle" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743288v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427122v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657614v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338584v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339863v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853158v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Le" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695734v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419640v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367007v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855191v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367119v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519386v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053456v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466043v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481408v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fokoua" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071647v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103921v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079208v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104422v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990268v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022775v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422804v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Brandle de Motta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421235v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390849v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030197v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105934v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105949v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. God&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rachih" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamadie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Elyakime" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105409" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221411v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengyu Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Climent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legendre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10409-025-25253-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.10565" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.H. Rodriguez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Angeli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Climent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soldati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105284" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04578628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingran Qiu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwen Cui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lihao Zhao" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-31-229-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686715v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fede" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bayle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/MultScienTechn.2023047862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721594v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien God&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151073" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837685v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.1072" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147834" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721634v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.147110" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04721601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.073605" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04593434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schuster" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. R&#252;de" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2023.104487" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandranath Banerjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Chaudhury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cid" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bourgeois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Chakraborty" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0099985" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04098801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Rida" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Kaissoun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Prevost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gelain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223131.2021.2012288" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04533913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Atmani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Zamansky" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2022.105419" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04976614v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023094" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03596256v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Euzenat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Hammouti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Wachs" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatfluidflow.2021.108873" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165049v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Rachih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.119958" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735362v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Li" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Abbas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey F. Morris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magnaudet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.185" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163383v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sahovic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wiedemann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Schleicher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2020.101767" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181083v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Awais A. Sattar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Martinez Garcia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhart Schleicher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cite.201900172" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02940301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Sulaiman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538207v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ibrahima Thiam" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Masi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-018-2346-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538161v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Sanders" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.06.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503661v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Lovecchio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stocker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William M. Durham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaw7879" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02071673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.01.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02407705v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2018.12.051" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02535280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Souilliez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.073603" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510031v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cazin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lamadie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Dherbecourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-019-2710-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Delmotte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plourabou&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2019-11894-7" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049358v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhandu Rawat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.09.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Costa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus J. Derksen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peng" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Wang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2018.10.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134650v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E Keaveny" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxy012" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947918v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiquan Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaosheng Yu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annaig Pedrono" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971609v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.513" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618547v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084302" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440259v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0517" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585480v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.6b03627" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342079v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Estival&#232;zes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2016.07.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2016.02.025" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585199v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar Majumder" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.06.037" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Dubey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2016.07.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583601v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouan Nemri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.09.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loisel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masbernat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936402" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308042v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Keaveny" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.09.020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121600v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.01.026" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151064v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdaous Dorai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Moura Teixeira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rolland" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.01.070" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968541v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gbedo Constant Agbangla" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bacchin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2014.01.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303793v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo de Lillo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Cencini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.044502" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250379v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4SM00869C" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304049v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00348-014-1769-6" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Pigeonneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrondin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.14520" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010084v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Sarthou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.08.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gabillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871728" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650250v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim-Paul Breugem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gazanion" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4817382" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524816v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Boffetta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3148" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523174v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4848856" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526374v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815881" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824346v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Kroll-Rabotin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.02.009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529619v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Maniero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Risso" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2012.01.006" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918887v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lanoe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Ode" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2012.11.010" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534688v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.10.067" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750712v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2012.09.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711776v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Davailles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086240v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2011.10.029" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743581v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.MINENG.2012.01.012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446972v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouchet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0169-5983/44/2/025505" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537707v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.238102" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02086275v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307374v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parmentier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.12192" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B9AD900CE79638B76606FF7BF4635F0002F376FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474382v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Anne-Archard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Frances" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/CEAT.201000156" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TX6HQFV9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2009.12.003" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546053v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyongmin Yeo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suchuan Dong" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin R. Maxey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2009.11.001" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086277v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2009.10.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573284v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.036313" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128782v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ibaseta" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592229v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonnet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2752839" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592217v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1205/cherd06114" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481009v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George E. Karniadakis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2436587" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2396916" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595586v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2363968" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447029v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maurel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2002-00117-6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743538v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Bayle" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743288v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04743226v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tronche" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427122v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624058v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sean Sanders" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02657614v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338543v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339271v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854765v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Derksen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338594v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338584v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339863v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01863201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lacome" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vignes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Truchot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853158v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Duc Le" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695734v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419640v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366985v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627653v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367007v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01855191v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367119v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466043v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053456v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magaud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafforgue-Baldas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Baldas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Colin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519386v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perrodin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481408v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fokoua" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071647v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103921v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079208v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990268v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022775v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104422v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422804v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge C&#233;sar Brandle de Motta" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421235v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390849v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sarrot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030197v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105949v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105934v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041027v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111379v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Br&#228;ndle de Motta" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43489-5_3" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>