--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Clot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8332-5545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057186138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-9585-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (154)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barium‐Catalyzed Dehydrocoupling of Terminal Alkynes and Hydrosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakshi Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sarazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (2), pp.e202500401. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202500401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Halogenations and Rearrangement of Sydnones: Insight into Reaction Conditions and Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Luttringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bantreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.e202400054. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202400054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethoxycarbonyl-stabilized N,S-acetals as a fast exchange platform for catalyst-free covalent adaptable networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Laviéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (24), pp.13059-13073. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Activity and Mechanistic Investigations of the Nitrido Molybdenum Complex [(PPP)Mo(≡N)(I)] in the Electrochemical Reduction of N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoussain Khrouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (18), pp.8863-8874. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐free decarboxylative allylation of oxime esters under light irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Geniller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Ben Kraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jaroschik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (43), pp.e202401494. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202401494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Combinations of B(C6F5)3 and N2-Derived Molybdenum Nitrido Complexes for Heterolytic Bond Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Specklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (26), pp.e202203774. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202203774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirogenesis in Zinc Porphyrins: Theoretical Evaluation of Electronic Transitions, Controlling Structural Factors and Axial Ligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Aav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Borovkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (17), pp.1817-1833. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202100345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Alkali Metal on the Structural and Dynamic Properties of the Anionic Pentahydride Ruthenium Complexes [M(THF) x ][RuH 5 (PCy 3 ) 2 ] (M = Li, Na, K)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaraj Ayyappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koushik Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (17), pp.3024-3032. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Chirogenesis in Bis-Porphyrin: Crystallographic Structure and CD Spectra for a Complex with a Chiral Guanidine Derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Nghi Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Rissanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym13020275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient alkene hydrosilation with bis(8-quinolyl)phosphine (NPN) nickel catalysts. The dominant role of silyl-over hydrido-nickel catalytic intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verònica Postils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lipschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Fasulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (19), pp.5043-5051. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SC00997K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking computational methods and influence of guest conformation on chirogenesis in zinc porphyrin complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Borovkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Aav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (19), pp.11025-11037. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp00965b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular chirogenesis in zinc porphyrins: Complexation with enantiopure thiourea derivatives, binding studies and chirality transfer mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Meniailava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (05n07), pp.840-849. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S108842461950192X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiospecificity in Ligand-Free Pd-Catalyzed C–H Arylation of Indoles: LiHMDS as Base and Transient Directing Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorck Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renom-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demarcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.2713-2719. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b04864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise Functionalization of N 2 at Mo: Nitrido to Imido to Amido - Factors Favoring Amine Elimination from the Amido Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Yagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Nebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (15-16), pp.1499-1505. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201901295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Career in Catalysis: Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.10375-10388. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic and Ligand-Free Manganese-Catalyzed Homocoupling of Arenes or Aryl Halides via in Situ Formation of Aryllithiums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ouazzani Chahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (7), pp.4413-4420. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.8b02834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Career in Catalysis: Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.10375-10388. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydrogenative coupling of 4-substituted pyridines mediated by a zirconium(ii) synthon: reaction pathways and dead ends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Merz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Gade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (23), pp.5223-5232. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SC01025K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-Temperature Functionalization of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Borylamine at a Molybdenum Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (39), pp.12865-12868. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201805915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta-Catalyzed Hydroaminoalkylation of Alkenes: Insights into Ligand-Modified Reactivity Using DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel P. Lauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (23), pp.4387-4394. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective mono N-methylation of anilines with methanol catalyzed by rhenium complexes: An experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 366, pp.300 - 309. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and structural characterization of a titanacyclopropane as key intermediate in the double aryl Grignard addition to 2-(arylethynyl)pyridine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Foschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (18), pp.2228 - 2231. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc00478a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Pd 0 -Catalyzed C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;)-H Arylation/Electrocyclic Reactions via Benzazetidine Intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zellweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neuburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12131-12135. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201807097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Heterocyclic Carbene Iron Silyl Hydride Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quintero-Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Misal Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (12), pp.1216-1221. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijch.201700122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scandium Borylimido Chemistry: Synthesis, Bonding, and Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A. Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.11165-11183. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b05405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Titanium Borylimido Compounds: Synthesis, Structure, and Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A. Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey V. Protchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.10794-10814. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Titanium Imides and Hydrazides with Boranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.3329−3342. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of Carbonyl Derivatives with a Well-Defined Rhenium Precatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.80-83. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201601141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mild Decarboxylative C−H Alkylation: Computational Insights for Solvent-Robust Ruthenium(II) Domino Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Y. Phani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Rogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhivardhana Reddy Yetra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bechtoldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (69), pp.17449 - 17453. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanochemical approach to access the proline–proline diketopiperazine framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Benakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhate Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.2169 - 2178. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&eta;&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt;-Arene-Zirconium-PNP-Pincer Complexes: Mechanism of Their Hydrogenolytic Formation and Their Reactivity as Zirconium(II) Synthons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun T. Plundrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.9283-9292. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201601213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Selectivity in Organic Reactions: A Multifaceted Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (5), pp.1070-1078. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Titanium Hydrazides with Silanes and Boranes: N–N Bond Cleavage and N Atom Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137, pp.10140-10143. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5b06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Effective Ruthenium System for the Catalyzed Dehydrogenative Cyclization of Amine–Boranes to Cyclic Boranes under Mild Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia I. Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.13080-13090. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201501569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azaphilic versus Carbophilic Coupling at C=N Bonds: Key Steps in Titanium-Assisted Multicomponent Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (18730–18738), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201503732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient PdO-catalyzed asymmetric activation of primary and secondary C-H bonds enabled by modular binepine ligands and carbonate bases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp M. Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vogler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Larini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.5b00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Selectivity of C−H Activation in Pyridinium Triazolylidene Iridium Complexes: Mechanistic Details and Influence of Remote Substituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F. Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralte Lalrempuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Müller-Bunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.858-869. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om501197g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B–C Bond Cleavage and Ru–C Bond Formation from a Phosphinoborane: Synthesis of a Bis-σ Borane Aryl-Ruthenium Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.7157-7163. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om500972f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-H, C-H, and B-C Bond Activation: The Role of Two Adjacent Agostic Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guyard-Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.7569-7573. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201404753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-Selective Hydroarylation of Unactivated Terminal and Internal Oleﬁns with Triﬂuoromethyl-Substituted Arenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S. Bair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">York Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey G. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136, pp.13098−13101. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja505579f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of the Selectivity of Olefin versus Cyclobutene Formation by Palladium(0)-Catalyzed Intramolecular C(sp3)–H Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp M. Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (24), pp.11903-11910. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo501610x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a ruthenium bis(diisopropylamino(isocyano)borane) complex from the activation of an amino(cyano)borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Joost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.776-781. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2DT32274A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Reactions of a Cyclopentadienyl-Amidinate Titanium tert-Butoxyimido Compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura R. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.7520-7539. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om401008a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-controlled β-selective C(sp3)-H arylation of N-Boc-piperidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Larini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2241-2247. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SC50428J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monosubstituted Borane Ruthenium Complexes RuH2(η2:η2-H2BR)(PR′3)2: A General Approach to the Geminal Bis(σ-B-H) Coordination Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bénac-Lestrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.4868-4877. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om400610k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Bonding and Reactivity of a Terminal Titanium Alkylidene Hydrazido Compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura R. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.4198-4216. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydride Ligands Make the Difference: Density Functional Study of the Mechanism of the Murai Reaction Catalyzed by [Ru(H)2(H2)2(PR3)2] (R=cyclohexyl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.11449-11458. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site selectivity and reversibility in the reactions of titanium hydrazides with Si-H, Si-X, C-X and H+ reagents: Ti[double bond, length as m-dash]Nα 1,2-silane addition, Nβ alkylation, Nα protonation and σ-bond metathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.2277-2288. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2DT12359B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanism of the palladium-catalyzed β-arylation of ester enolates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Larini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Renaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7), pp.1932-44. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C−F and C−H Bond Activation of Fluorobenzenes and Fluoropyridines at Transition Metal Centers: How Fluorine Tips the Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseralla Jasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Macgrady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.333-348. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ar100136x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sandwich and Half-Sandwich Titanium Hydrazido Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.2295-2307. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om200068k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si–H and Si–Cl bond activation reactions of titanium hydrazides with silanes and subsequent Ti–H/E–H (E = Si or H) σ-bond metathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.3147-3149. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc05165a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction site diversity in the reactions of titanium hydrazides with organic nitriles, isonitriles and isocyanates: Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; cycloaddition, Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; insertion and N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt;-N&amp;lt;sub&amp;gt;β&amp;lt;/sub&amp;gt; bond cleavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daniel Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium tert-Butoxyimido Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.12155-12171. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201896q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Cyclopentadienyl-Amidinate Titanium Hydrazides with CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, CS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, and Isocyanates: Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; Cycloaddition, Cycloaddition-Insertion, and Cycloaddition-NNR&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Group Transfer Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura R. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.1182-1201. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om101167p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimethylaminoborane (H2BNMe2) coordination to late transition metal centers: snapshots of the B-H oxidative addition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bénac-Lestrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.11039-11045. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201573q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium agostic (phosphinoaryl)borane complexes: multinuclear solid-state and solution NMR, X-ray and DFT studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.17232-17238. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja203828r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium alkoxyimido (Ti=N-OR) complexes: reductive N-O bond cleavage at the boundary between hydrazide and peroxide ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.4926-4928. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cc10862j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigation of vinylic carbon–fluorine bond activation of perfluorinated cycloalkenes using Cp*&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Cp*&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley M. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Brennessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131, pp.1122-1132. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium, Rhodium, and Iridium Bis(σ-B−H) Diisopropylaminoborane Complexes†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian B. Chaplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte J. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.5591-5595. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om1004995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular palladium-catalyzed alkane C-H arylation from aryl chlorides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sofack-Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (31), pp.10706-16. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1048847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the mechanism of benzocyclobutene formation by palladium-catalysed C(sp3)-H activation: role of the nature of the base and the phosphine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (43), pp.10528-35. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt00578a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M═Nα Cycloaddition and Nα−Nβ Insertion in the Reactions of Titanium Hydrazido Compounds with Alkynes: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daniel Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.10484-10497. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1036513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of palladium–carbon bond energies in direct arylation of polyfluorinated benzenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guihaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.10510-10519. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0DT00296H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure, and reductive elimination in the series Tp′Rh(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)(Ar&amp;lt;sup&amp;gt;F&amp;lt;/sup&amp;gt;)H; Determination of rhodium–carbon bond energies of fluoroaryl substituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taro Tanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Brennessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.10495-10509. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0DT00157K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diels–Alder reaction of vinylene carbonate and 2,5-dimethylfuran: kinetic vs. thermodynamic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Taffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Kreutler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.517-525. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b9nj00536f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium-catalyzed β arylation of carboxylic esters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Renaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Jean-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (40), pp.7261-5. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201003544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium bis(σ-B-H) aminoborane complexes from dehydrogenation of amine-boranes: trapping of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;B-NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.918-920. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200905970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and double substrate insertion into the Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; bonds of terminal titanium hydrazides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daniel Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.85-87. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b920090h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H bond activation in transition metal species from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110, pp.749-823. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr900315k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics of C-H Bond Activation of Fluorinated Aromatic Hydrocarbons Using a [Tp'Rh(CNneopentyl)] Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meagan E. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sornanong Yaibuathes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.13464-13473. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja905057w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of &amp;quot;16-electron&amp;quot; rhodium(III) catalysts for transfer hydrogenation of a cyclic imine: mechanistic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. John Blacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon B. Duckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.6801-6803. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b912943j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of cyclopentadienyl-amidinate titanium imido compounds with CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: cycloaddition-extrusion vs. cycloaddition-insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo E. Guiducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.5960-5979. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b901774g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinoborane and sulfidoborohydride as chelating ligands in polyhydride ruthenium complexes: agostic σ-borane versus dihydroborate coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Frédérique Pécharman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.2964-2968. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200806178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-aggregation tendency of all species involved in the catalytic cycle of bifunctional transfer hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ciancaleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alceo Macchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.960-967. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8009552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-Pairing in Organometallic Chemistry: Structure and Influence on Proton Transfer from a Computational Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.2319-2328. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200900151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional Sensitivity of Metal-Aryl Bond Energies to ortho-Fluorine Substituents: Influence of the Metal, the Coordination Sphere, and the Spectator Ligands on M-C/H-C Bond Energy Correlations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.7817-7827. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja901640m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminal borylene ruthenium complex: from B-H activation to reversible hydrogen release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.12878-12879. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805164n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-H transfer from the metallacyclobutane: a key step in the deactivation and byproduct formation for the well-defined silica-supported rhenium alkylidene alkene metathesis catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daravong Soulivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.6288-6297. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja800189a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NMR, X-ray, and DFT combined study on the regio-chemistry of nucleophilic addition to platinium(II) coordinated terminal olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen R. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Cini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 693, pp.2819. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2008.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of silica-supported catalysts determined by combining solid-state NMR spectroscopy and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritanshu Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary J. Tonzetich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.5886-5900. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja077749v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium hydrazides supported by diamide-amine and related ligands: a combined experimental and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.6479-6494. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8007597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti=NR vs. Ti-R' functional group selectivity in imido titanium alkyl cations from an experimental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.6096-6110. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800709f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weak donor, planar chelating bitriazole N-heterocyclic carbene ligand for ruthenium(II), palladium(II), and rhodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Incarvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.2128-2136. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800021c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemical nonrigidity of a chiral rhodium boryl hydride complex: a σ-borane complexe as transition state for isomerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius V. Campian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseralla Jasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.4375-4385. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja077357o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Reactivity and DFT Studies of Group 2 and Group 12 Metal Complexes of Tris(pyrazolyl)methanides Featuring &amp;quot;Free&amp;quot; Pyramidal Carbanions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R. Bigmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Krummenacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Rüegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14, pp.5918. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200800181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloaddition reactions of transition metal hydrazides with alkynes and heteroalkynes: coupling of Ti=NNPh2 with PhCCMe, PhCCH, MeCN and &amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;BuCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.5101-5103. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b813911c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Homogeneous Iridium-Catalyzed Alkylation of Amines with Alcohols from a DFT Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinakar Gnanamgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.2529. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800134d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, DFT Studies, and Reactions of Scandium and Yttrium Dialkyl Cations Containing Neutral fac-N3 and fac-S3 Donor Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara S. Tredget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.3458. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800279d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti=NR vs. Ti-R' functional group selectivity in imido titanium alkyl cations from a DFT perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.6111-6122. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8007103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of benzocyclobutenes by palladium-catalyzed C-H activation of methyl groups: method and mechanistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Piccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hitce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.15157-15166. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805598s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliphatic versus Aromatic C-H Activation in the Formation of Abnormal Carbenes with Iridium: A Combined Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Viciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Corberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.5304-5314. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om7006979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ligand platforms for developing the chemistry of the Ti=N–NR&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; functional group and the insertion of alkynes into the N–N bond of a Ti=N–NPh&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4937-4939. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b711941k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding d0-Olefin Metathesis Catalysts: Which Metal, Which Ligands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Poater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.8207-8216. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja070625y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamic properties of propane coordinated to TpRh(CNR) from a confrontation between theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (17), pp.6939-6944. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0609454104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesitylborane as a Bis σ-B-H Ligand: An Unprecedented Bonding Mode to a Metal Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.8704-8705. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0733538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interionic Structure of Ion Pairs and Ion Quadruples of Half-Sandwich Ruthenium(II) Salts Bearing -Diimine Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Bellachioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cardaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ciancaleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.3930-3946. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om7003157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium Carboxylates as Versatile and Selective N-Heterocyclic Carbene Transfer Agents: Synthesis, Mechanism, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina M. Voutchkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.0000-0000. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0742885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational structure–activity relationships in H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; storage: how placement of N atoms affects release temperatures in organic liquid storage materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2231-2233. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b705037b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostic interaction and intramolecular proton transfer from the protonation of dihydrogen ortho metalated ruthenium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Toner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Limbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (17), pp.6945-6950. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0608979104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and DFT studies of cationic imido titanium alkyls: Agostic interactions and C-H bond and solvent activation reactions of isolobal analogues of group 4 metallocenium cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart R. Dubberley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.2806-2825. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om060096r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonyl(...)carbonyl interactions in first-row transition metal complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel A. Sparkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R. Raithby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory P. Shields</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.563-570. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B607531M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlMe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and ZnMe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; adducts of a titanium imido methyl cation: A combined crystallographic, spectroscopic, and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.15005-15018. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja065638a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT calculations of d&amp;lt;sup&amp;gt;0&amp;lt;/sup&amp;gt; M(NR)(CH&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu)(X)(Y) (M = Mo, W; R = CPh&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;, 2,6-&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr-C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;; X and Y=CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu, O&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu, OSi(O&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) olefin metathesis catalysts: structural, spectroscopic and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Poater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3077-3087. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b604481f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the M-C/H-C bond enthalpy relationship through application of density functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.8350-8357. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja061803a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and ethylene polymerization capability of metallocene-like imido titanium dialkyl compounds and their reactions with Al&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Bu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.5549-5565. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om0606136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anion-dependent switch in selectivity results from a change of C-H activation mechanism in the reaction of an imidazolium salt with IrH5(PPh3)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Appelhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chianese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Miecznikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.16299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation in Solution of Neutral Half-sandwich Ru(II) Precatalysts for Transfer Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in C-Cl Bond Activation of Dichloroarenes by the Photogenerated Cp*Re(CO)2 Fragment: Combined Experimental and DFT Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aballay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Garland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendant Arm Functionalized Benzamidinate Titanium Imido Compounds: Experimental and Computational Studies of their Reactions with CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Guiducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.2347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and reactivity of trans-bis[2-(2-chloroethyl)pyridine]palladium chloride (1). A study on the elimination reaction with 1 and 2-(2-chloroethyl)pyridine induced by quinuclidine in acetonitrile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alunni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellachioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. del Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.10688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-defined imidotitanium alkyl cations: agostic interactions, migratory insertion vs. [2+2] cycloaddition, and the first structurally authenticated AlMe3 adduct of any transition metal alkyl cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3313, pp.3313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d0 Re-based olefin metathesis catalysts, Re(≡CR)(=CHR)(X)(Y): the key role of X and Y ligands for efficient active sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.14015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Neutral and Cationic Diamide-Supported Imido Complexes with CO2 and Other Heterocumulenes: Issues of Site Selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Orde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Gade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.2368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Structural and Dynamic Properties of Well-Defined Re-Based Olefin Metathesis Catalysts, Re(≡CR)(=CHR)(X)(Y) from DFT and QM/MM Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the allylpalladium structure altered between solid and solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Chien Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Penner-Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.9079-9084. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja049091g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostic interactions from a computational perspective: One name, many interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Bonding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 113, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b97940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-metalated ruthenium hydrido dihydrogen complexes: Dynamics, exchange couplings, and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Toner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.1424-1433. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om034259c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double geminal C-H activation and reversible α-elimination in 2-aminopyridine iridium(III) complexes: The role of hydrides and solvent in flattening the free energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Heon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Young Sung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah N. Appelhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.8795-8804. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja048473j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, reactivity, and computational studies of the cationic tungsten methyl complex [W(NPh)(N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Npy)Me]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and related compounds (N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Npy = MeC(2-C&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;N)(CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(NSiMe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Orde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.4444-4461. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om049701l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defluorination of perfluoropropene using Cp&amp;lt;sup&amp;gt;*&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Cp&amp;lt;sup&amp;gt;*&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrHF: A mechanism investigation from a joint experimental-theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley M. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.5647-5653. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0499243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion pairing effects in intramolecular heterolytic H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; activation in an Ir(III) complex: a combined theoretical/experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Heon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.80-87. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b207339k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biscarbene-Ruthenium Complexes in Catalysis: Novel Stereoselective Synthesis of (1E,3E)-1,4-Disubstituted-1,3-dienes via Head-to-Head Coupling of Terminal Alkynes and Addition of Carboxylic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Paih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 125 (39), pp.11964 -11975. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0349554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outer sphere anion participation can modify the mechanism for conformer interconversion in Pd pincer complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Miecznikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.831-838. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b210784h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGSE and NOE NMR evidence for higher order aggregation in some cationic ruthenium complexes in both protic and aprotic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Bellachioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cardaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.5465-5467. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic034549l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond energy M-C/H-C correlations: dual theoretical and experimental approach to the sensitivity of M-C bond strength to substituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.490-491. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b210036n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cis-trans isomerisation of CpRe(CO)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(H)(Ar-F) (Ar-F = C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;5-n&amp;lt;/sub&amp;gt;; n=0-5) is the rate determining step in C-H activation of fluoroarenes: a DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Oelckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo A. Klahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.4065-4074. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b305064e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reactivity of the imidotungsten methyl cation [W(N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Npy)(NPh)Me]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; adds to the W=NPh bond and does not insert into the W-Me bond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart R. Dubberley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.2618-2619. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b208327b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of weak interactions: An iridium(III) system with an agostic tert-butyl but a nonagostic isopropyl group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack W. Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.575-580. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om010802i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-ion effects switch ligand binding from C-2 to C-5 in kinetic carbenes formed from an imidazolium salt and IrH&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;(PPh&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Miecznikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.2580-2581. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b207588c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrogen bonding affects ligand binding and fluxionality in transition metal complexes: a DFT study on interligand hydrogen bonds involving HF and H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25, pp.66-72. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b006829m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective ion pairing in [Ir(bipy)H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PRPh&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;]A (A = PF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;, BF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;, BPh&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, R = Me, ph): Experimental identification and theoretical understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alceo Macchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.2367-2373. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om010015l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed ligand electronic parameters, from quantum chemistry and their relation to Tolman parameters, Lever parameters, and Hammett constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Loch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40, pp.5806-5811. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic0105258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;=CHE (E = H, OMe) in the presence of unsaturated Ru(X)(H)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;q+&amp;lt;/sup&amp;gt; (X = Cl, q=0; X = CO, q=1): Highly sensitive to X and E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Giessner-Prettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest R. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.2291-2298. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om991002z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated carbenes from electron-rich olefins on RuHCl(P&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. N. Coalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Werner-Zwanziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24, pp.9-26. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a907624g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal polyhydrides: From qualitative ideas to reliable computational studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Lledós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.601-636. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr980397d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium assisted reversible proton transfer from an aromatic carbon to a hydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Toner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Limbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 122, pp.6777-6778. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9943997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L‘ = CO vs Cl&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; Transposition: Remarkable Consequences for the Product of (L‘)−Ru(L)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-(H) and Vinyl Ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Young Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Streib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.5441-5443. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om990649g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational preferences of bis(acetonitrile)tetrachloro molybdenum(IV) and tungsten(IV). Crystal structure of WCl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;(CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;CN)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manteghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23, pp.165-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transfer in aminocyclopentadienyl ruthenium hydride complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Ayllon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen F. Sayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.3981-3990. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om990301l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18-electron Os(X)(CHR)(Cl)(CO)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (X = H, Cl): not octahedral and metastable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23, pp.495-498. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a809997i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From inelastic neutron scattering to structural information. A two-dimensional parametrized model to study metal-(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;) interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121, pp.8855-8863. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9836141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental test of steric influence on agostic interactions: A homologous series for Ir(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Streib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja981727e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterolytic dihydrogen activation in an iridium complex with a pendant basic group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Heon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.297-298. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a808601j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ancillary ligands on the kinetics and the thermodynamics of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; addition to IrXH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (X = Cl, Br, I and R = H, Me): Comparison between density functional theory and perturbation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102, pp.3592-3598. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp980284y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertness of the aryl-F bond toward oxidative addition to osmium and rhodium complexes: Thermodynamic or kinetic origin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Fantacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120, pp.12634-12640. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9824573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbene complexes from olefins, using RuHCl((P&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;. Influence of the olefin substituent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. N. Coalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg. J. Spivak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest R. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120, pp.9388-9389. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja980518r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydride is not a spectator ligand in the formation of hydrido vinylidene from terminal alkyne and ruthenium and osmium hydrides: Mechanistic differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Oliván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.3091-3100. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om971109r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomeric hydrido/vinylidene, MH(halide)(C=CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, and ethylidyne, M(halide)(C-CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Os, Ru; L equals phosphine), are energetically similar but not interconverting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Oliván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.897-901. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om9709493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum exchange coupling: A hypersensitive indicator of weak interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Kuhlman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Streib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 119, pp.10153-10169. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja970603j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on an ab-initio surface for calculating J(HH) NMR exchange coupling: the case of OsH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;X(PH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 117, pp.1797-1799. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00111a018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extremely low barrier to rotation of dihydrogen in the iridium complex IrClH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(η&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(P&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig M. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.11056-11057. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00076a100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REACTION OF H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; WITH IRHCL&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;P&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (P = P&amp;lt;sup&amp;gt;I&amp;lt;/sup&amp;gt;PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; OR P&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;BU&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;PH) - STEREOELECTRONIC CONTROL OF THE STABILITY OF MOLECULAR H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; TRANSITION-METAL COMPLEXES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Albinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I. Bakhmutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.7300-7312. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00069a032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL VARIANTS OF TETRANUCLEAR L&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;CU&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;X&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; - INFLUENCE OF L ON THE COORDINATION MODE OF COPPER(I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Haakansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Jagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 31, pp.5389-5394. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic00052a013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Investigations of the Electrochemical Activation of Dinitrogen by Nitrido-Molybdenum Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic activity and mechanistic investigations of the nitrido Mo complex [(PPP)Mo(≡N)(I)] in the electrochemical reduction of N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoussain Khrouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’électrochimie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splitting of N2 with Mo complexes and further Mo-nitrido reactivity from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Aug 2023, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminal borylene ruthenium complex: from B-H activation to reversible hydrogen release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Catalysis - New Processes and Selectivities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in C-H activation from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Meeting of the RSC Inorganic Reaction Mechanisms Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in C-H activation from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERC3 Young Chemists' Workshop on catalytic C-H functionalization of organic molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in CH activation from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd International Conference on Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la méthode NBO en chimie organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Journées Thématiques de Chimie Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the counter anion in organometallic chemistry from a theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FIGIPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbènes N-hétérocycliques en catalyse: l'apport du théoricien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostic interactions and heterobimetallic adducts in cationic imido and metallocenium titanium alkyls from a DFT perspective: analogies and differences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth ICOMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of the structure and energetic of ion-pairs and higher order aggregates in transition metal complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Meeting COST D24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter Ion Effects on Structure and Reactivity from a DFT Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystal Engineering : Euroconference on Evaluations and Predictions of Solid State Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'Interactions Faibles en Chimie Organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SFC Jeunes Chercheurs Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la Réactivité et de la Sélectivité en Catalyse Homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées X-ESPCI-UPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic vs. Kinetic Selectivity in Aromatic C-H Bond Activation through Bond Energy M-C / H-C Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Discussion 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'Interactions Faibles en Chimie Organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontre des Chimistes Théoriciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Weak Interaction in Organometallic Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Proton Transfer to Dihydrogen Bond: Theoretical Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Hydride 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomérisation de Molécules Organiques Insaturées: Quel Fragment Métallique pour Quelle Molécule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Division Chimie de Coordination de la SFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Théorique de la Réaction MHCl(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + HCCPh --&amp;gt; MHCl(=C=CHPh)(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;. Influence du Métal (M = Ru, Os) et de l'Hydrure sur le Mécanisme de Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCOORD-GECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomérisation de Molécules Organiques Insaturées: Quel Fragment Métallique pour Quelle Molécule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Catalyse Homogène de la Division Chimie de Coordination de la SFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Exchange Phenomena in Hydrido-Vinylidene Transition Metal Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hydrogen Transfer: Experiment and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation de Particules Identiques dans des Polyhydrures de Métaux de Transition: une Approche Théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Grand Sud Ouest de la SFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on an ab initio Surface for Calculating Quantum Exchange in OsH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;X(PH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hydrogen and Quantum Mechanical Phenomena in the Coordination Sphere of Transition Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId733"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Clot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8332-5545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057186138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-9585-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (154)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barium‐Catalyzed Dehydrocoupling of Terminal Alkynes and Hydrosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakshi Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sarazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (2), pp.e202500401. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202500401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethoxycarbonyl-stabilized N,S-acetals as a fast exchange platform for catalyst-free covalent adaptable networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Laviéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (24), pp.13059-13073. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Halogenations and Rearrangement of Sydnones: Insight into Reaction Conditions and Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Luttringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bantreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.e202400054. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202400054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Activity and Mechanistic Investigations of the Nitrido Molybdenum Complex [(PPP)Mo(≡N)(I)] in the Electrochemical Reduction of N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoussain Khrouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (18), pp.8863-8874. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐free decarboxylative allylation of oxime esters under light irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Geniller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Ben Kraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jaroschik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (43), pp.e202401494. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202401494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Combinations of B(C6F5)3 and N2-Derived Molybdenum Nitrido Complexes for Heterolytic Bond Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Specklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (26), pp.e202203774. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202203774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirogenesis in Zinc Porphyrins: Theoretical Evaluation of Electronic Transitions, Controlling Structural Factors and Axial Ligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Aav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Borovkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (17), pp.1817-1833. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202100345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Alkali Metal on the Structural and Dynamic Properties of the Anionic Pentahydride Ruthenium Complexes [M(THF) x ][RuH 5 (PCy 3 ) 2 ] (M = Li, Na, K)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaraj Ayyappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koushik Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (17), pp.3024-3032. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Chirogenesis in Bis-Porphyrin: Crystallographic Structure and CD Spectra for a Complex with a Chiral Guanidine Derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Nghi Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Rissanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym13020275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient alkene hydrosilation with bis(8-quinolyl)phosphine (NPN) nickel catalysts. The dominant role of silyl-over hydrido-nickel catalytic intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verònica Postils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lipschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Fasulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (19), pp.5043-5051. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SC00997K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking computational methods and influence of guest conformation on chirogenesis in zinc porphyrin complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Borovkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Aav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (19), pp.11025-11037. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp00965b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular chirogenesis in zinc porphyrins: Complexation with enantiopure thiourea derivatives, binding studies and chirality transfer mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Meniailava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (05n07), pp.840-849. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S108842461950192X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiospecificity in Ligand-Free Pd-Catalyzed C–H Arylation of Indoles: LiHMDS as Base and Transient Directing Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorck Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renom-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demarcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.2713-2719. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b04864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise Functionalization of N 2 at Mo: Nitrido to Imido to Amido - Factors Favoring Amine Elimination from the Amido Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Yagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Nebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (15-16), pp.1499-1505. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201901295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Career in Catalysis: Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.10375-10388. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic and Ligand-Free Manganese-Catalyzed Homocoupling of Arenes or Aryl Halides via in Situ Formation of Aryllithiums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ouazzani Chahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (7), pp.4413-4420. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.8b02834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Career in Catalysis: Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.10375-10388. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydrogenative coupling of 4-substituted pyridines mediated by a zirconium(ii) synthon: reaction pathways and dead ends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Merz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Gade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (23), pp.5223-5232. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SC01025K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta-Catalyzed Hydroaminoalkylation of Alkenes: Insights into Ligand-Modified Reactivity Using DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel P. Lauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (23), pp.4387-4394. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-Temperature Functionalization of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Borylamine at a Molybdenum Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (39), pp.12865-12868. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201805915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective mono N-methylation of anilines with methanol catalyzed by rhenium complexes: An experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 366, pp.300 - 309. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and structural characterization of a titanacyclopropane as key intermediate in the double aryl Grignard addition to 2-(arylethynyl)pyridine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Foschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (18), pp.2228 - 2231. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc00478a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Pd 0 -Catalyzed C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;)-H Arylation/Electrocyclic Reactions via Benzazetidine Intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zellweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neuburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12131-12135. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201807097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Heterocyclic Carbene Iron Silyl Hydride Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quintero-Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Misal Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (12), pp.1216-1221. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijch.201700122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scandium Borylimido Chemistry: Synthesis, Bonding, and Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A. Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.11165-11183. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b05405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Titanium Borylimido Compounds: Synthesis, Structure, and Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A. Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey V. Protchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.10794-10814. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Titanium Imides and Hydrazides with Boranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.3329−3342. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of Carbonyl Derivatives with a Well-Defined Rhenium Precatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.80-83. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201601141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mild Decarboxylative C−H Alkylation: Computational Insights for Solvent-Robust Ruthenium(II) Domino Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Y. Phani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Rogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhivardhana Reddy Yetra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bechtoldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (69), pp.17449 - 17453. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanochemical approach to access the proline–proline diketopiperazine framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Benakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhate Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.2169 - 2178. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&eta;&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt;-Arene-Zirconium-PNP-Pincer Complexes: Mechanism of Their Hydrogenolytic Formation and Their Reactivity as Zirconium(II) Synthons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun T. Plundrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.9283-9292. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201601213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Selectivity in Organic Reactions: A Multifaceted Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (5), pp.1070-1078. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Titanium Hydrazides with Silanes and Boranes: N–N Bond Cleavage and N Atom Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137, pp.10140-10143. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5b06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Effective Ruthenium System for the Catalyzed Dehydrogenative Cyclization of Amine–Boranes to Cyclic Boranes under Mild Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia I. Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.13080-13090. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201501569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azaphilic versus Carbophilic Coupling at C=N Bonds: Key Steps in Titanium-Assisted Multicomponent Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (18730–18738), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201503732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient PdO-catalyzed asymmetric activation of primary and secondary C-H bonds enabled by modular binepine ligands and carbonate bases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp M. Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vogler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Larini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.5b00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Selectivity of C−H Activation in Pyridinium Triazolylidene Iridium Complexes: Mechanistic Details and Influence of Remote Substituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F. Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralte Lalrempuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Müller-Bunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.858-869. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om501197g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B–C Bond Cleavage and Ru–C Bond Formation from a Phosphinoborane: Synthesis of a Bis-σ Borane Aryl-Ruthenium Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.7157-7163. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om500972f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-H, C-H, and B-C Bond Activation: The Role of Two Adjacent Agostic Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guyard-Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.7569-7573. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201404753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-Selective Hydroarylation of Unactivated Terminal and Internal Oleﬁns with Triﬂuoromethyl-Substituted Arenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S. Bair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">York Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey G. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136, pp.13098−13101. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja505579f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of the Selectivity of Olefin versus Cyclobutene Formation by Palladium(0)-Catalyzed Intramolecular C(sp3)–H Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp M. Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (24), pp.11903-11910. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo501610x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a ruthenium bis(diisopropylamino(isocyano)borane) complex from the activation of an amino(cyano)borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Joost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.776-781. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2DT32274A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Reactions of a Cyclopentadienyl-Amidinate Titanium tert-Butoxyimido Compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura R. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.7520-7539. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om401008a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-controlled β-selective C(sp3)-H arylation of N-Boc-piperidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Larini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2241-2247. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SC50428J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monosubstituted Borane Ruthenium Complexes RuH2(η2:η2-H2BR)(PR′3)2: A General Approach to the Geminal Bis(σ-B-H) Coordination Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bénac-Lestrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.4868-4877. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om400610k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Bonding and Reactivity of a Terminal Titanium Alkylidene Hydrazido Compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura R. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.4198-4216. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydride Ligands Make the Difference: Density Functional Study of the Mechanism of the Murai Reaction Catalyzed by [Ru(H)2(H2)2(PR3)2] (R=cyclohexyl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.11449-11458. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site selectivity and reversibility in the reactions of titanium hydrazides with Si-H, Si-X, C-X and H+ reagents: Ti[double bond, length as m-dash]Nα 1,2-silane addition, Nβ alkylation, Nα protonation and σ-bond metathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.2277-2288. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2DT12359B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanism of the palladium-catalyzed β-arylation of ester enolates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Larini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Renaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7), pp.1932-44. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si–H and Si–Cl bond activation reactions of titanium hydrazides with silanes and subsequent Ti–H/E–H (E = Si or H) σ-bond metathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.3147-3149. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc05165a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction site diversity in the reactions of titanium hydrazides with organic nitriles, isonitriles and isocyanates: Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; cycloaddition, Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; insertion and N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt;-N&amp;lt;sub&amp;gt;β&amp;lt;/sub&amp;gt; bond cleavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daniel Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C−F and C−H Bond Activation of Fluorobenzenes and Fluoropyridines at Transition Metal Centers: How Fluorine Tips the Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseralla Jasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Macgrady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.333-348. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ar100136x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sandwich and Half-Sandwich Titanium Hydrazido Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.2295-2307. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om200068k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium tert-Butoxyimido Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.12155-12171. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201896q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Cyclopentadienyl-Amidinate Titanium Hydrazides with CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, CS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, and Isocyanates: Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; Cycloaddition, Cycloaddition-Insertion, and Cycloaddition-NNR&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Group Transfer Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura R. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.1182-1201. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om101167p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimethylaminoborane (H2BNMe2) coordination to late transition metal centers: snapshots of the B-H oxidative addition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bénac-Lestrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.11039-11045. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201573q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium agostic (phosphinoaryl)borane complexes: multinuclear solid-state and solution NMR, X-ray and DFT studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.17232-17238. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja203828r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium alkoxyimido (Ti=N-OR) complexes: reductive N-O bond cleavage at the boundary between hydrazide and peroxide ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.4926-4928. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cc10862j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigation of vinylic carbon–fluorine bond activation of perfluorinated cycloalkenes using Cp*&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Cp*&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley M. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Brennessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131, pp.1122-1132. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M═Nα Cycloaddition and Nα−Nβ Insertion in the Reactions of Titanium Hydrazido Compounds with Alkynes: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daniel Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.10484-10497. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1036513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure, and reductive elimination in the series Tp′Rh(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)(Ar&amp;lt;sup&amp;gt;F&amp;lt;/sup&amp;gt;)H; Determination of rhodium–carbon bond energies of fluoroaryl substituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taro Tanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Brennessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.10495-10509. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0DT00157K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of palladium–carbon bond energies in direct arylation of polyfluorinated benzenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guihaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.10510-10519. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0DT00296H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium, Rhodium, and Iridium Bis(σ-B−H) Diisopropylaminoborane Complexes†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian B. Chaplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte J. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.5591-5595. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om1004995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular palladium-catalyzed alkane C-H arylation from aryl chlorides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sofack-Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (31), pp.10706-16. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1048847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the mechanism of benzocyclobutene formation by palladium-catalysed C(sp3)-H activation: role of the nature of the base and the phosphine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (43), pp.10528-35. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt00578a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diels–Alder reaction of vinylene carbonate and 2,5-dimethylfuran: kinetic vs. thermodynamic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Taffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Kreutler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.517-525. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b9nj00536f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium bis(σ-B-H) aminoborane complexes from dehydrogenation of amine-boranes: trapping of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;B-NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.918-920. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200905970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium-catalyzed β arylation of carboxylic esters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Renaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Jean-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (40), pp.7261-5. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201003544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and double substrate insertion into the Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; bonds of terminal titanium hydrazides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daniel Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.85-87. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b920090h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H bond activation in transition metal species from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110, pp.749-823. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr900315k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics of C-H Bond Activation of Fluorinated Aromatic Hydrocarbons Using a [Tp'Rh(CNneopentyl)] Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meagan E. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sornanong Yaibuathes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.13464-13473. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja905057w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of &amp;quot;16-electron&amp;quot; rhodium(III) catalysts for transfer hydrogenation of a cyclic imine: mechanistic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. John Blacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon B. Duckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.6801-6803. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b912943j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of cyclopentadienyl-amidinate titanium imido compounds with CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: cycloaddition-extrusion vs. cycloaddition-insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo E. Guiducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.5960-5979. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b901774g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinoborane and sulfidoborohydride as chelating ligands in polyhydride ruthenium complexes: agostic σ-borane versus dihydroborate coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Frédérique Pécharman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.2964-2968. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200806178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-aggregation tendency of all species involved in the catalytic cycle of bifunctional transfer hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ciancaleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alceo Macchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.960-967. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8009552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-Pairing in Organometallic Chemistry: Structure and Influence on Proton Transfer from a Computational Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.2319-2328. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200900151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional Sensitivity of Metal-Aryl Bond Energies to ortho-Fluorine Substituents: Influence of the Metal, the Coordination Sphere, and the Spectator Ligands on M-C/H-C Bond Energy Correlations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.7817-7827. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja901640m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminal borylene ruthenium complex: from B-H activation to reversible hydrogen release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.12878-12879. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805164n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-H transfer from the metallacyclobutane: a key step in the deactivation and byproduct formation for the well-defined silica-supported rhenium alkylidene alkene metathesis catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daravong Soulivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.6288-6297. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja800189a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NMR, X-ray, and DFT combined study on the regio-chemistry of nucleophilic addition to platinium(II) coordinated terminal olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen R. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Cini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 693, pp.2819. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2008.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of silica-supported catalysts determined by combining solid-state NMR spectroscopy and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritanshu Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary J. Tonzetich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.5886-5900. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja077749v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium hydrazides supported by diamide-amine and related ligands: a combined experimental and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.6479-6494. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8007597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti=NR vs. Ti-R' functional group selectivity in imido titanium alkyl cations from an experimental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.6096-6110. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800709f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemical nonrigidity of a chiral rhodium boryl hydride complex: a σ-borane complexe as transition state for isomerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius V. Campian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseralla Jasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.4375-4385. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja077357o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weak donor, planar chelating bitriazole N-heterocyclic carbene ligand for ruthenium(II), palladium(II), and rhodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Incarvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.2128-2136. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800021c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Reactivity and DFT Studies of Group 2 and Group 12 Metal Complexes of Tris(pyrazolyl)methanides Featuring &amp;quot;Free&amp;quot; Pyramidal Carbanions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R. Bigmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Krummenacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Rüegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14, pp.5918. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200800181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloaddition reactions of transition metal hydrazides with alkynes and heteroalkynes: coupling of Ti=NNPh2 with PhCCMe, PhCCH, MeCN and &amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;BuCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.5101-5103. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b813911c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Homogeneous Iridium-Catalyzed Alkylation of Amines with Alcohols from a DFT Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinakar Gnanamgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.2529. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800134d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of benzocyclobutenes by palladium-catalyzed C-H activation of methyl groups: method and mechanistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Piccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hitce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.15157-15166. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805598s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti=NR vs. Ti-R' functional group selectivity in imido titanium alkyl cations from a DFT perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.6111-6122. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8007103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, DFT Studies, and Reactions of Scandium and Yttrium Dialkyl Cations Containing Neutral fac-N3 and fac-S3 Donor Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara S. Tredget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.3458. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800279d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliphatic versus Aromatic C-H Activation in the Formation of Abnormal Carbenes with Iridium: A Combined Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Viciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Corberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.5304-5314. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om7006979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ligand platforms for developing the chemistry of the Ti=N–NR&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; functional group and the insertion of alkynes into the N–N bond of a Ti=N–NPh&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4937-4939. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b711941k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding d0-Olefin Metathesis Catalysts: Which Metal, Which Ligands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Poater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.8207-8216. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja070625y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamic properties of propane coordinated to TpRh(CNR) from a confrontation between theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (17), pp.6939-6944. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0609454104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesitylborane as a Bis σ-B-H Ligand: An Unprecedented Bonding Mode to a Metal Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.8704-8705. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0733538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interionic Structure of Ion Pairs and Ion Quadruples of Half-Sandwich Ruthenium(II) Salts Bearing -Diimine Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Bellachioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cardaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ciancaleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.3930-3946. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om7003157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational structure–activity relationships in H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; storage: how placement of N atoms affects release temperatures in organic liquid storage materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2231-2233. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b705037b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium Carboxylates as Versatile and Selective N-Heterocyclic Carbene Transfer Agents: Synthesis, Mechanism, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina M. Voutchkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.0000-0000. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0742885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostic interaction and intramolecular proton transfer from the protonation of dihydrogen ortho metalated ruthenium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Toner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Limbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (17), pp.6945-6950. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0608979104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and DFT studies of cationic imido titanium alkyls: Agostic interactions and C-H bond and solvent activation reactions of isolobal analogues of group 4 metallocenium cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart R. Dubberley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.2806-2825. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om060096r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonyl(...)carbonyl interactions in first-row transition metal complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel A. Sparkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R. Raithby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory P. Shields</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.563-570. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B607531M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlMe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and ZnMe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; adducts of a titanium imido methyl cation: A combined crystallographic, spectroscopic, and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.15005-15018. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja065638a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the M-C/H-C bond enthalpy relationship through application of density functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.8350-8357. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja061803a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT calculations of d&amp;lt;sup&amp;gt;0&amp;lt;/sup&amp;gt; M(NR)(CH&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu)(X)(Y) (M = Mo, W; R = CPh&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;, 2,6-&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr-C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;; X and Y=CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu, O&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu, OSi(O&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) olefin metathesis catalysts: structural, spectroscopic and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Poater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3077-3087. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b604481f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and ethylene polymerization capability of metallocene-like imido titanium dialkyl compounds and their reactions with Al&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Bu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.5549-5565. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om0606136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in C-Cl Bond Activation of Dichloroarenes by the Photogenerated Cp*Re(CO)2 Fragment: Combined Experimental and DFT Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aballay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Garland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation in Solution of Neutral Half-sandwich Ru(II) Precatalysts for Transfer Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anion-dependent switch in selectivity results from a change of C-H activation mechanism in the reaction of an imidazolium salt with IrH5(PPh3)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Appelhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chianese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Miecznikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.16299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendant Arm Functionalized Benzamidinate Titanium Imido Compounds: Experimental and Computational Studies of their Reactions with CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Guiducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.2347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and reactivity of trans-bis[2-(2-chloroethyl)pyridine]palladium chloride (1). A study on the elimination reaction with 1 and 2-(2-chloroethyl)pyridine induced by quinuclidine in acetonitrile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alunni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellachioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. del Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.10688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-defined imidotitanium alkyl cations: agostic interactions, migratory insertion vs. [2+2] cycloaddition, and the first structurally authenticated AlMe3 adduct of any transition metal alkyl cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3313, pp.3313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d0 Re-based olefin metathesis catalysts, Re(≡CR)(=CHR)(X)(Y): the key role of X and Y ligands for efficient active sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.14015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Neutral and Cationic Diamide-Supported Imido Complexes with CO2 and Other Heterocumulenes: Issues of Site Selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Orde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Gade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.2368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Structural and Dynamic Properties of Well-Defined Re-Based Olefin Metathesis Catalysts, Re(≡CR)(=CHR)(X)(Y) from DFT and QM/MM Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the allylpalladium structure altered between solid and solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Chien Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Penner-Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.9079-9084. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja049091g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double geminal C-H activation and reversible α-elimination in 2-aminopyridine iridium(III) complexes: The role of hydrides and solvent in flattening the free energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Heon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Young Sung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah N. Appelhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.8795-8804. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja048473j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, reactivity, and computational studies of the cationic tungsten methyl complex [W(NPh)(N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Npy)Me]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and related compounds (N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Npy = MeC(2-C&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;N)(CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(NSiMe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Orde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.4444-4461. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om049701l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostic interactions from a computational perspective: One name, many interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Bonding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 113, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b97940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-metalated ruthenium hydrido dihydrogen complexes: Dynamics, exchange couplings, and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Toner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.1424-1433. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om034259c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defluorination of perfluoropropene using Cp&amp;lt;sup&amp;gt;*&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Cp&amp;lt;sup&amp;gt;*&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrHF: A mechanism investigation from a joint experimental-theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley M. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.5647-5653. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0499243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion pairing effects in intramolecular heterolytic H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; activation in an Ir(III) complex: a combined theoretical/experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Heon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.80-87. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b207339k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond energy M-C/H-C correlations: dual theoretical and experimental approach to the sensitivity of M-C bond strength to substituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.490-491. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b210036n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cis-trans isomerisation of CpRe(CO)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(H)(Ar-F) (Ar-F = C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;5-n&amp;lt;/sub&amp;gt;; n=0-5) is the rate determining step in C-H activation of fluoroarenes: a DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Oelckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo A. Klahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.4065-4074. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b305064e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biscarbene-Ruthenium Complexes in Catalysis: Novel Stereoselective Synthesis of (1E,3E)-1,4-Disubstituted-1,3-dienes via Head-to-Head Coupling of Terminal Alkynes and Addition of Carboxylic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Paih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 125 (39), pp.11964 -11975. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0349554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGSE and NOE NMR evidence for higher order aggregation in some cationic ruthenium complexes in both protic and aprotic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Bellachioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cardaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.5465-5467. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic034549l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outer sphere anion participation can modify the mechanism for conformer interconversion in Pd pincer complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Miecznikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.831-838. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b210784h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of weak interactions: An iridium(III) system with an agostic tert-butyl but a nonagostic isopropyl group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack W. Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.575-580. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om010802i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reactivity of the imidotungsten methyl cation [W(N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Npy)(NPh)Me]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; adds to the W=NPh bond and does not insert into the W-Me bond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart R. Dubberley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.2618-2619. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b208327b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-ion effects switch ligand binding from C-2 to C-5 in kinetic carbenes formed from an imidazolium salt and IrH&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;(PPh&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Miecznikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.2580-2581. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b207588c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrogen bonding affects ligand binding and fluxionality in transition metal complexes: a DFT study on interligand hydrogen bonds involving HF and H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25, pp.66-72. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b006829m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective ion pairing in [Ir(bipy)H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PRPh&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;]A (A = PF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;, BF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;, BPh&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, R = Me, ph): Experimental identification and theoretical understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alceo Macchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.2367-2373. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om010015l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed ligand electronic parameters, from quantum chemistry and their relation to Tolman parameters, Lever parameters, and Hammett constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Loch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40, pp.5806-5811. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic0105258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;=CHE (E = H, OMe) in the presence of unsaturated Ru(X)(H)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;q+&amp;lt;/sup&amp;gt; (X = Cl, q=0; X = CO, q=1): Highly sensitive to X and E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Giessner-Prettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest R. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.2291-2298. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om991002z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated carbenes from electron-rich olefins on RuHCl(P&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. N. Coalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Werner-Zwanziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24, pp.9-26. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a907624g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium assisted reversible proton transfer from an aromatic carbon to a hydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Toner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Limbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 122, pp.6777-6778. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9943997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal polyhydrides: From qualitative ideas to reliable computational studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Lledós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.601-636. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr980397d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L‘ = CO vs Cl&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; Transposition: Remarkable Consequences for the Product of (L‘)−Ru(L)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-(H) and Vinyl Ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Young Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Streib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.5441-5443. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om990649g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational preferences of bis(acetonitrile)tetrachloro molybdenum(IV) and tungsten(IV). Crystal structure of WCl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;(CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;CN)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manteghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23, pp.165-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18-electron Os(X)(CHR)(Cl)(CO)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (X = H, Cl): not octahedral and metastable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23, pp.495-498. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a809997i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transfer in aminocyclopentadienyl ruthenium hydride complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Ayllon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen F. Sayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.3981-3990. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om990301l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From inelastic neutron scattering to structural information. A two-dimensional parametrized model to study metal-(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;) interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121, pp.8855-8863. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9836141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental test of steric influence on agostic interactions: A homologous series for Ir(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Streib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja981727e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterolytic dihydrogen activation in an iridium complex with a pendant basic group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Heon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.297-298. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a808601j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ancillary ligands on the kinetics and the thermodynamics of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; addition to IrXH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (X = Cl, Br, I and R = H, Me): Comparison between density functional theory and perturbation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102, pp.3592-3598. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp980284y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertness of the aryl-F bond toward oxidative addition to osmium and rhodium complexes: Thermodynamic or kinetic origin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Fantacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120, pp.12634-12640. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9824573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbene complexes from olefins, using RuHCl((P&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;. Influence of the olefin substituent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. N. Coalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg. J. Spivak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest R. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120, pp.9388-9389. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja980518r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydride is not a spectator ligand in the formation of hydrido vinylidene from terminal alkyne and ruthenium and osmium hydrides: Mechanistic differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Oliván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.3091-3100. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om971109r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomeric hydrido/vinylidene, MH(halide)(C=CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, and ethylidyne, M(halide)(C-CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Os, Ru; L equals phosphine), are energetically similar but not interconverting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Oliván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.897-901. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om9709493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum exchange coupling: A hypersensitive indicator of weak interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Kuhlman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Streib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 119, pp.10153-10169. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja970603j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on an ab-initio surface for calculating J(HH) NMR exchange coupling: the case of OsH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;X(PH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 117, pp.1797-1799. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00111a018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extremely low barrier to rotation of dihydrogen in the iridium complex IrClH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(η&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(P&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig M. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.11056-11057. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00076a100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REACTION OF H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; WITH IRHCL&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;P&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (P = P&amp;lt;sup&amp;gt;I&amp;lt;/sup&amp;gt;PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; OR P&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;BU&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;PH) - STEREOELECTRONIC CONTROL OF THE STABILITY OF MOLECULAR H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; TRANSITION-METAL COMPLEXES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Albinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I. Bakhmutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.7300-7312. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00069a032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL VARIANTS OF TETRANUCLEAR L&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;CU&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;X&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; - INFLUENCE OF L ON THE COORDINATION MODE OF COPPER(I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Haakansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Jagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 31, pp.5389-5394. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic00052a013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Investigations of the Electrochemical Activation of Dinitrogen by Nitrido-Molybdenum Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic activity and mechanistic investigations of the nitrido Mo complex [(PPP)Mo(≡N)(I)] in the electrochemical reduction of N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoussain Khrouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’électrochimie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splitting of N2 with Mo complexes and further Mo-nitrido reactivity from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Aug 2023, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminal borylene ruthenium complex: from B-H activation to reversible hydrogen release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Catalysis - New Processes and Selectivities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in C-H activation from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Meeting of the RSC Inorganic Reaction Mechanisms Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in C-H activation from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERC3 Young Chemists' Workshop on catalytic C-H functionalization of organic molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in CH activation from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd International Conference on Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la méthode NBO en chimie organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Journées Thématiques de Chimie Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the counter anion in organometallic chemistry from a theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FIGIPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbènes N-hétérocycliques en catalyse: l'apport du théoricien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostic interactions and heterobimetallic adducts in cationic imido and metallocenium titanium alkyls from a DFT perspective: analogies and differences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth ICOMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of the structure and energetic of ion-pairs and higher order aggregates in transition metal complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Meeting COST D24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter Ion Effects on Structure and Reactivity from a DFT Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystal Engineering : Euroconference on Evaluations and Predictions of Solid State Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'Interactions Faibles en Chimie Organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SFC Jeunes Chercheurs Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la Réactivité et de la Sélectivité en Catalyse Homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées X-ESPCI-UPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic vs. Kinetic Selectivity in Aromatic C-H Bond Activation through Bond Energy M-C / H-C Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Discussion 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'Interactions Faibles en Chimie Organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontre des Chimistes Théoriciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Weak Interaction in Organometallic Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Proton Transfer to Dihydrogen Bond: Theoretical Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Hydride 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomérisation de Molécules Organiques Insaturées: Quel Fragment Métallique pour Quelle Molécule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Division Chimie de Coordination de la SFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Théorique de la Réaction MHCl(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + HCCPh --&amp;gt; MHCl(=C=CHPh)(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;. Influence du Métal (M = Ru, Os) et de l'Hydrure sur le Mécanisme de Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCOORD-GECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomérisation de Molécules Organiques Insaturées: Quel Fragment Métallique pour Quelle Molécule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Catalyse Homogène de la Division Chimie de Coordination de la SFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Exchange Phenomena in Hydrido-Vinylidene Transition Metal Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hydrogen Transfer: Experiment and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation de Particules Identiques dans des Polyhydrures de Métaux de Transition: une Approche Théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Grand Sud Ouest de la SFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on an ab initio Surface for Calculating Quantum Exchange in OsH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;X(PH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hydrogen and Quantum Mechanical Phenomena in the Coordination Sphere of Transition Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId733"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E20F7C64"/>
+    <w:nsid w:val="F674BB23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-clot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8332-5545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057186138" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-9585-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787289v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Luttringer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;try" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bantreil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01637" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05071634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Personeni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rialland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benaissa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bennaamane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04573" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Geniller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben Kraim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taillefer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Specklin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le D&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Mu&#241;oz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203774" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Osadchuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Aav" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Borovkov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaraj Ayyappan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Saha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03190913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Konrad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Nghi Truong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Rissanen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020275" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Postils" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lipschutz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Fasulo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC00997K" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00965b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Meniailava" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Adamson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hasan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842461950192X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Espada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Yagoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nebra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901295" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balcells" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Macgregor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu Maseras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02498" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Zaid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02834" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04988814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Merz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Gade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC01025K" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805915" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Gilmour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel P. Lauzon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Schafer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00674" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871104v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Wei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.08.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foschi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Roth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Enders" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc00478a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rocaboy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dailler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neuburger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salom&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807097" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quintero-Duque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Misal Castro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201700122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. Clough" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mellino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mountford" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05405" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Protchenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Slusarczyk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Stevenson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01831" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00477" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01435008v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601141" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661618v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Y. Phani Kumar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Rogge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhivardhana Reddy Yetra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bechtoldt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703680" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Benakki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhate Guenoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.217" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338976v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun T. Plundrich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz H. Gade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601213" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJM8T1ZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316472v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00099" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185849v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C Stevenson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b06627" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188456v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Wallis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban S. Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia I. Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501569" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4CB36BQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503732" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M. Holstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vogler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b00898" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138729v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F. Donnelly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralte Lalrempuia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge M&#252;ller-Bunz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Albrecht" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501197g" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cassen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500972f" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gloaguen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201404753" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80570LXV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067932v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Bair" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Schramm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey G. Sergeev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505579f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098139v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Davi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudoin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501610x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Joost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT32274A" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922814v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura R. Groom" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schwarz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om401008a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Millet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SC50428J" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan B&#233;nac-Lestrille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Helmstedt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400610k" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801630v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jen Tiong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203905" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72M2WG61-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200757" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668164v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Selby" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12359B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691404v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jazzar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Renaudat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103153" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM56F3NW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593720v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseralla Jasim" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A Macgregor" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Macgrady" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar100136x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586609v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Feliz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Schwarz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200068k" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575214v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova-Flores" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05165a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552889v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daniel Schofield" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002776" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK89QG2F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646018v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201896q" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575216v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om101167p" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637829v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201573q" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja203828r" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc10862j" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531501v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M. Kraft" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Brennessel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Jones" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2010.05.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDM23KSD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531506v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B. Chaplin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J. Stevens" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1004995" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691425v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack-Kreutzer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Pierre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1048847" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691421v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00578a" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FZT5QNXQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506947v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D. Manley" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1036513" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530410v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Perutz" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00296H" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TKZ6SQ96-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530408v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Tanabe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00157K" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ST74Z7XS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Taffin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Kreutler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00536f" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-890TKRHR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691422v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003544" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3W143Z5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449215v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Sabo-Etienne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905970" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440776v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920090h" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-70CSRFD0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455818v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr900315k" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417808v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan E. Evans" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Burke" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sornanong Yaibuathes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905057w" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429572v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Blacker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B. Duckett" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Grace" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b912943j" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XJ6KNG9L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382217v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo E. Guiducci" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Boyd" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901774g" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2LXFRRQ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371725v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique P&#233;charman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200806178" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CRRFVJ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciancaleoni" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Zuccaccia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zuccaccia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceo Macchioni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8009552" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900151" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7M4BM61R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391067v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;gret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901640m" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321855v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805164n" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FXP565Z5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277664v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leduc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salameh" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravong Soulivong" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chabanas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800189a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJRGSG89-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308918v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R. Barone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Maresca" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.05.040" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09898G3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276844v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritanshu Sinha" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary J. Tonzetich" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077749v" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321856v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8007597" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MZ7PS89-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321860v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Cowley" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800709f" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z109ZK6B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276099v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Poyatos" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcnamara" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Incarvito" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Peris" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800021c" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SNSF1NWT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267313v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius V. Campian" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077357o" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4M6KFLX9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308915v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Bigmore" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Meyer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Krummenacher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz R&#252;egger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800181" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVMDFXBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321857v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulten" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stasch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b813911c" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4J5R939-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284001v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinakar Gnanamgari" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Crabtree" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800134d" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2CS2W6N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308912v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara S. Tredget" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800279d" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3CTDR2RP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321859v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8007103" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NC25FC4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321861v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chaumontet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Piccardi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audic" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hitce" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peglion" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805598s" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WLD2X8FW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175178v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Viciano" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Corberan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Mata" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7006979" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XDZNVQM8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174438v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b711941k" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5Q6KZB4V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178673v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poater" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solans-Monfort" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja070625y" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G6WRDJBT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143621v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0609454104" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166205v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0733538" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2XNH8DL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166212v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Bellachioma" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cardaci" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7003157" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3KWFBN10-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175629v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina M. Voutchkova" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0742885" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4P54WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166201v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705037b" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MVXXJRDC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143626v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Toner" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Matthes" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gr&#252;ndemann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Limbach" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608979104" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362463v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Bolton" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Adams" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart R. Dubberley" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060096r" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-73F4XR34-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362456v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel A. Sparkes" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Raithby" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Shields" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Chisholm" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B607531M" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W7Z3JVRW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362453v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja065638a" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L0HKMK1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362460v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604481f" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-857MKTS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362457v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061803a" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HXB2P3V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362455v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Wilson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0606136" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X8LHWN4W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020386v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Appelhans" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zuccaccia" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacevic" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chianese" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miecznikowski" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020402v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clot" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macchioni" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020404v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aballay" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eisenstein" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Garland" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godoy" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020398v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Boyd" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Guiducci" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mountford" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020383v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alunni" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellachioma" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del Giacco" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottavi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020390v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolton" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Cowley" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020388v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Solans-Monfort" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cop&#233;ret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020394v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Ward" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orde" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Gade" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020396v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429078v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Chien Weng" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Penner-Hahn" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Caulton" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja049091g" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1M57BJ7G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429065v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97940" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q73R547L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429089v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donnadieu" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om034259c" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H6QXHP70-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429085v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Chen" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Heon Lee" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Young Sung" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah N. Appelhans" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja048473j" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B2WVSB85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429075v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Ward" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Orde" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om049701l" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-75B7ZJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429087v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0499243" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BD5S3PWK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429096v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gruet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Patel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207339k" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164020v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Paih" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derien" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0349554" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2NMGS3B5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429094v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Miecznikowski" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210784h" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z5RQX4ZN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429091v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sabatini" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic034549l" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5Q5JSKP9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429095v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Besora" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210036n" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N2SG1NX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429090v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Oelckers" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Klahn" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b305064e" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-62Z45T81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429097v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b208327b" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PLFPF8Q1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429099v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Dube" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Faller" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010802i" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QJ31RBG6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429098v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207588c" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K256GJFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429105v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006829m" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429104v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010015l" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5MSL5K2S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429103v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Loch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0105258" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-050FZ52B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429108v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Giessner-Prettre" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest R. Davidson" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om991002z" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D9Q3RNPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429110v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Coalter" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Huffman" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Werner-Zwanziger" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a907624g" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429109v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Lled&#243;s" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr980397d" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QV2D5MQ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429107v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9943997" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JWS8ZS6C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429111v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejian Huang" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Young Jr." TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Streib" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om990649g" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QX6BFC9W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429115v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manteghetti" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard-Charbonnel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429112v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ayllon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Sayers" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om990301l" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6ZH4JS4R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429114v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809997i" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XQ68ZWH1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429113v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Eckert" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9836141" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2GKL0D1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429117v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Cooper" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Huffman" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja981727e" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-62T283HJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429116v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808601j" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-630MRC2J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429121v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp980284y" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LHZG6Z15-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429118v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bosque" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Fantacci" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9824573" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLH4L0WQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429119v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg. J. Spivak" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja980518r" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H58D64P6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429120v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Oliv&#225;n" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om971109r" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5K9QG812-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429122v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9709493" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VDM1SCNT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429123v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kuhlman" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja970603j" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CGVF5WPB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429124v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;lissier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00111a018" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-267SZBK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429125v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Jensen" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger Jones" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00076a100" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG01H5J2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429126v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albinati" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I. Bakhmutov" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00069a032" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3535P6TV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429129v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haakansson" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Jagner" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic00052a013" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XS0RL2RJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407209v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798955v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686549v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430718v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430717v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430707v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347399v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430709v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430723v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430713v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430732v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430729v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430715v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430738v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430743v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430736v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430768v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430770v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430744v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430771v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430773v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430772v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430747v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430774v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430748v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-clot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8332-5545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057186138" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-9585-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787289v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Luttringer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;try" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bantreil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05071634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Personeni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rialland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benaissa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bennaamane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04573" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Geniller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben Kraim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taillefer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Specklin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le D&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Mu&#241;oz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203774" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Osadchuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Aav" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Borovkov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaraj Ayyappan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Saha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03190913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Konrad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Nghi Truong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Rissanen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020275" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Postils" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lipschutz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Fasulo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC00997K" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00965b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Meniailava" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Adamson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hasan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842461950192X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Espada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Yagoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nebra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901295" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balcells" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Macgregor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu Maseras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02498" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Zaid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02834" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04988814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Merz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Gade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC01025K" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Gilmour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel P. Lauzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Schafer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00674" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805915" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871104v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Wei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.08.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foschi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Roth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Enders" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc00478a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rocaboy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dailler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neuburger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salom&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807097" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quintero-Duque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Misal Castro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201700122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. Clough" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mellino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mountford" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05405" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Protchenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Slusarczyk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Stevenson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01831" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00477" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01435008v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601141" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661618v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Y. Phani Kumar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Rogge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhivardhana Reddy Yetra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bechtoldt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703680" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Benakki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhate Guenoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.217" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338976v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun T. Plundrich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz H. Gade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601213" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJM8T1ZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316472v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00099" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185849v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C Stevenson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b06627" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188456v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Wallis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban S. Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia I. Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501569" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4CB36BQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503732" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M. Holstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vogler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b00898" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138729v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F. Donnelly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralte Lalrempuia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge M&#252;ller-Bunz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Albrecht" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501197g" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cassen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500972f" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gloaguen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201404753" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80570LXV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067932v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Bair" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Schramm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey G. Sergeev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505579f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098139v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Davi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudoin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501610x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Joost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT32274A" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922814v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura R. Groom" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schwarz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om401008a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Millet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SC50428J" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan B&#233;nac-Lestrille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Helmstedt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400610k" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801630v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jen Tiong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203905" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72M2WG61-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200757" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668164v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Selby" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12359B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691404v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jazzar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Renaudat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103153" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM56F3NW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575214v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova-Flores" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05165a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552889v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daniel Schofield" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Schwarz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002776" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK89QG2F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593720v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseralla Jasim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A Macgregor" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Macgrady" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar100136x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Feliz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200068k" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646018v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201896q" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575216v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om101167p" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637829v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201573q" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja203828r" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc10862j" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531501v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M. Kraft" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Brennessel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Jones" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2010.05.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDM23KSD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506947v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D. Manley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1036513" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530408v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Tanabe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00157K" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ST74Z7XS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530410v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Perutz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00296H" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TKZ6SQ96-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531506v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B. Chaplin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J. Stevens" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1004995" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691425v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack-Kreutzer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Pierre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1048847" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691421v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00578a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FZT5QNXQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Taffin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Kreutler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00536f" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-890TKRHR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449215v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Sabo-Etienne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905970" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691422v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003544" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3W143Z5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440776v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920090h" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-70CSRFD0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455818v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr900315k" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417808v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan E. Evans" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Burke" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sornanong Yaibuathes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905057w" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429572v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Blacker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B. Duckett" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Grace" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b912943j" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XJ6KNG9L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382217v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo E. Guiducci" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Boyd" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901774g" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2LXFRRQ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371725v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique P&#233;charman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200806178" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CRRFVJ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciancaleoni" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Zuccaccia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zuccaccia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceo Macchioni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8009552" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900151" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7M4BM61R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391067v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;gret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901640m" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321855v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805164n" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FXP565Z5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277664v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leduc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salameh" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravong Soulivong" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chabanas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800189a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJRGSG89-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308918v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R. Barone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Maresca" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.05.040" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09898G3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276844v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritanshu Sinha" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary J. Tonzetich" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077749v" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321856v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8007597" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MZ7PS89-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321860v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Cowley" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800709f" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z109ZK6B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267313v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius V. Campian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077357o" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4M6KFLX9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276099v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Poyatos" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcnamara" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Incarvito" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Peris" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800021c" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SNSF1NWT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308915v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Bigmore" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Meyer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Krummenacher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz R&#252;egger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800181" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVMDFXBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321857v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulten" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stasch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b813911c" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4J5R939-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284001v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinakar Gnanamgari" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Crabtree" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800134d" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2CS2W6N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321861v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chaumontet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Piccardi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audic" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hitce" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peglion" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805598s" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WLD2X8FW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321859v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8007103" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NC25FC4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308912v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara S. Tredget" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800279d" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3CTDR2RP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175178v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Viciano" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Corberan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Mata" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7006979" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XDZNVQM8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174438v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b711941k" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5Q6KZB4V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178673v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poater" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solans-Monfort" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja070625y" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G6WRDJBT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143621v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0609454104" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166205v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0733538" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2XNH8DL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166212v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Bellachioma" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cardaci" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7003157" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3KWFBN10-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166201v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705037b" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MVXXJRDC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175629v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina M. Voutchkova" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0742885" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4P54WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143626v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Toner" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Matthes" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gr&#252;ndemann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Limbach" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608979104" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362463v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Bolton" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Adams" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart R. Dubberley" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060096r" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-73F4XR34-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362456v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel A. Sparkes" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Raithby" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Shields" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Chisholm" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B607531M" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W7Z3JVRW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362453v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja065638a" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L0HKMK1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362457v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061803a" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HXB2P3V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362460v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604481f" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-857MKTS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362455v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Wilson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0606136" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X8LHWN4W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020404v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aballay" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eisenstein" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Garland" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godoy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020402v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zuccaccia" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macchioni" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020386v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Appelhans" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacevic" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chianese" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miecznikowski" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020398v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Boyd" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Guiducci" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mountford" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020383v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alunni" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellachioma" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del Giacco" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottavi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020390v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolton" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Cowley" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020388v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Solans-Monfort" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cop&#233;ret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020394v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Ward" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orde" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Gade" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020396v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429078v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Chien Weng" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Penner-Hahn" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Caulton" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja049091g" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1M57BJ7G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429085v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Chen" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Heon Lee" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Young Sung" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah N. Appelhans" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja048473j" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B2WVSB85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429075v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Ward" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Orde" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om049701l" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-75B7ZJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429065v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97940" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q73R547L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429089v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donnadieu" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om034259c" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H6QXHP70-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429087v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0499243" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BD5S3PWK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429096v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gruet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Patel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207339k" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429095v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Besora" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210036n" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N2SG1NX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429090v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Oelckers" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Klahn" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b305064e" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-62Z45T81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164020v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Paih" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derien" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0349554" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2NMGS3B5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429091v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sabatini" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic034549l" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5Q5JSKP9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429094v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Miecznikowski" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210784h" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z5RQX4ZN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429099v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Dube" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Faller" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010802i" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QJ31RBG6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429097v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b208327b" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PLFPF8Q1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429098v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207588c" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K256GJFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429105v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006829m" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429104v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010015l" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5MSL5K2S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429103v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Loch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0105258" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-050FZ52B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429108v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Giessner-Prettre" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest R. Davidson" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om991002z" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D9Q3RNPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429110v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Coalter" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Huffman" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Werner-Zwanziger" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a907624g" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429107v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9943997" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JWS8ZS6C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429109v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Lled&#243;s" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr980397d" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QV2D5MQ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429111v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejian Huang" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Young Jr." TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Streib" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om990649g" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QX6BFC9W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429115v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manteghetti" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard-Charbonnel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429114v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809997i" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XQ68ZWH1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429112v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ayllon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Sayers" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om990301l" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6ZH4JS4R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429113v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Eckert" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9836141" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2GKL0D1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429117v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Cooper" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Huffman" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja981727e" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-62T283HJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429116v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808601j" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-630MRC2J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429121v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp980284y" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LHZG6Z15-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429118v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bosque" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Fantacci" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9824573" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLH4L0WQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429119v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg. J. Spivak" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja980518r" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H58D64P6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429120v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Oliv&#225;n" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om971109r" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5K9QG812-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429122v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9709493" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VDM1SCNT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429123v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kuhlman" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja970603j" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CGVF5WPB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429124v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;lissier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00111a018" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-267SZBK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429125v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Jensen" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger Jones" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00076a100" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG01H5J2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429126v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albinati" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I. Bakhmutov" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00069a032" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3535P6TV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429129v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haakansson" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Jagner" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic00052a013" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XS0RL2RJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407209v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798955v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686549v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430718v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430717v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430707v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347399v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430709v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430723v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430713v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430732v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430729v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430715v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430738v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430743v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430736v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430768v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430770v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430744v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430771v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430773v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430772v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430747v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430774v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430748v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>