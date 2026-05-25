--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Clot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8332-5545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057186138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-9585-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (154)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barium‐Catalyzed Dehydrocoupling of Terminal Alkynes and Hydrosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakshi Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sarazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (2), pp.e202500401. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202500401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethoxycarbonyl-stabilized N,S-acetals as a fast exchange platform for catalyst-free covalent adaptable networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Laviéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (24), pp.13059-13073. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Halogenations and Rearrangement of Sydnones: Insight into Reaction Conditions and Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Luttringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bantreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.e202400054. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202400054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Activity and Mechanistic Investigations of the Nitrido Molybdenum Complex [(PPP)Mo(≡N)(I)] in the Electrochemical Reduction of N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoussain Khrouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (18), pp.8863-8874. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐free decarboxylative allylation of oxime esters under light irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Geniller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Ben Kraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jaroschik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (43), pp.e202401494. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202401494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Combinations of B(C6F5)3 and N2-Derived Molybdenum Nitrido Complexes for Heterolytic Bond Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Specklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (26), pp.e202203774. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202203774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirogenesis in Zinc Porphyrins: Theoretical Evaluation of Electronic Transitions, Controlling Structural Factors and Axial Ligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Aav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Borovkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (17), pp.1817-1833. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202100345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Alkali Metal on the Structural and Dynamic Properties of the Anionic Pentahydride Ruthenium Complexes [M(THF) x ][RuH 5 (PCy 3 ) 2 ] (M = Li, Na, K)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaraj Ayyappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koushik Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (17), pp.3024-3032. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Chirogenesis in Bis-Porphyrin: Crystallographic Structure and CD Spectra for a Complex with a Chiral Guanidine Derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Nghi Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Rissanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.275. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym13020275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient alkene hydrosilation with bis(8-quinolyl)phosphine (NPN) nickel catalysts. The dominant role of silyl-over hydrido-nickel catalytic intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verònica Postils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lipschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Fasulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (19), pp.5043-5051. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SC00997K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking computational methods and influence of guest conformation on chirogenesis in zinc porphyrin complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Borovkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Aav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (19), pp.11025-11037. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp00965b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular chirogenesis in zinc porphyrins: Complexation with enantiopure thiourea derivatives, binding studies and chirality transfer mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Meniailava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (05n07), pp.840-849. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S108842461950192X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiospecificity in Ligand-Free Pd-Catalyzed C–H Arylation of Indoles: LiHMDS as Base and Transient Directing Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorck Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renom-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demarcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.2713-2719. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b04864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise Functionalization of N 2 at Mo: Nitrido to Imido to Amido - Factors Favoring Amine Elimination from the Amido Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Yagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Nebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (15-16), pp.1499-1505. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201901295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Career in Catalysis: Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.10375-10388. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic and Ligand-Free Manganese-Catalyzed Homocoupling of Arenes or Aryl Halides via in Situ Formation of Aryllithiums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ouazzani Chahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (7), pp.4413-4420. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.8b02834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Career in Catalysis: Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.10375-10388. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydrogenative coupling of 4-substituted pyridines mediated by a zirconium(ii) synthon: reaction pathways and dead ends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Merz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Gade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (23), pp.5223-5232. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SC01025K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta-Catalyzed Hydroaminoalkylation of Alkenes: Insights into Ligand-Modified Reactivity Using DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel P. Lauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (23), pp.4387-4394. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-Temperature Functionalization of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Borylamine at a Molybdenum Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (39), pp.12865-12868. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201805915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective mono N-methylation of anilines with methanol catalyzed by rhenium complexes: An experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 366, pp.300 - 309. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and structural characterization of a titanacyclopropane as key intermediate in the double aryl Grignard addition to 2-(arylethynyl)pyridine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Foschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (18), pp.2228 - 2231. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc00478a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Pd 0 -Catalyzed C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;)-H Arylation/Electrocyclic Reactions via Benzazetidine Intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zellweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neuburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12131-12135. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201807097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Heterocyclic Carbene Iron Silyl Hydride Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quintero-Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Misal Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (12), pp.1216-1221. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijch.201700122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scandium Borylimido Chemistry: Synthesis, Bonding, and Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A. Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.11165-11183. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b05405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Titanium Borylimido Compounds: Synthesis, Structure, and Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A. Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey V. Protchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.10794-10814. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Titanium Imides and Hydrazides with Boranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.3329−3342. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of Carbonyl Derivatives with a Well-Defined Rhenium Precatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.80-83. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201601141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mild Decarboxylative C−H Alkylation: Computational Insights for Solvent-Robust Ruthenium(II) Domino Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Y. Phani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Rogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhivardhana Reddy Yetra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bechtoldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (69), pp.17449 - 17453. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanochemical approach to access the proline–proline diketopiperazine framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Benakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhate Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.2169 - 2178. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&eta;&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt;-Arene-Zirconium-PNP-Pincer Complexes: Mechanism of Their Hydrogenolytic Formation and Their Reactivity as Zirconium(II) Synthons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun T. Plundrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.9283-9292. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201601213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Selectivity in Organic Reactions: A Multifaceted Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (5), pp.1070-1078. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Titanium Hydrazides with Silanes and Boranes: N–N Bond Cleavage and N Atom Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137, pp.10140-10143. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5b06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Effective Ruthenium System for the Catalyzed Dehydrogenative Cyclization of Amine–Boranes to Cyclic Boranes under Mild Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia I. Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.13080-13090. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201501569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azaphilic versus Carbophilic Coupling at C=N Bonds: Key Steps in Titanium-Assisted Multicomponent Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (18730–18738), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201503732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient PdO-catalyzed asymmetric activation of primary and secondary C-H bonds enabled by modular binepine ligands and carbonate bases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp M. Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vogler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Larini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.5b00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Selectivity of C−H Activation in Pyridinium Triazolylidene Iridium Complexes: Mechanistic Details and Influence of Remote Substituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F. Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralte Lalrempuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Müller-Bunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.858-869. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om501197g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B–C Bond Cleavage and Ru–C Bond Formation from a Phosphinoborane: Synthesis of a Bis-σ Borane Aryl-Ruthenium Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.7157-7163. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om500972f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-H, C-H, and B-C Bond Activation: The Role of Two Adjacent Agostic Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guyard-Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.7569-7573. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201404753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-Selective Hydroarylation of Unactivated Terminal and Internal Oleﬁns with Triﬂuoromethyl-Substituted Arenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S. Bair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">York Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey G. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136, pp.13098−13101. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja505579f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of the Selectivity of Olefin versus Cyclobutene Formation by Palladium(0)-Catalyzed Intramolecular C(sp3)–H Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp M. Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (24), pp.11903-11910. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo501610x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a ruthenium bis(diisopropylamino(isocyano)borane) complex from the activation of an amino(cyano)borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Joost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.776-781. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2DT32274A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Reactions of a Cyclopentadienyl-Amidinate Titanium tert-Butoxyimido Compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura R. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.7520-7539. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om401008a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-controlled β-selective C(sp3)-H arylation of N-Boc-piperidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Larini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2241-2247. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SC50428J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monosubstituted Borane Ruthenium Complexes RuH2(η2:η2-H2BR)(PR′3)2: A General Approach to the Geminal Bis(σ-B-H) Coordination Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bénac-Lestrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.4868-4877. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om400610k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Bonding and Reactivity of a Terminal Titanium Alkylidene Hydrazido Compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura R. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.4198-4216. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydride Ligands Make the Difference: Density Functional Study of the Mechanism of the Murai Reaction Catalyzed by [Ru(H)2(H2)2(PR3)2] (R=cyclohexyl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.11449-11458. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site selectivity and reversibility in the reactions of titanium hydrazides with Si-H, Si-X, C-X and H+ reagents: Ti[double bond, length as m-dash]Nα 1,2-silane addition, Nβ alkylation, Nα protonation and σ-bond metathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.2277-2288. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2DT12359B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanism of the palladium-catalyzed β-arylation of ester enolates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Larini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Renaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7), pp.1932-44. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si–H and Si–Cl bond activation reactions of titanium hydrazides with silanes and subsequent Ti–H/E–H (E = Si or H) σ-bond metathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.3147-3149. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc05165a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction site diversity in the reactions of titanium hydrazides with organic nitriles, isonitriles and isocyanates: Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; cycloaddition, Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; insertion and N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt;-N&amp;lt;sub&amp;gt;β&amp;lt;/sub&amp;gt; bond cleavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daniel Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C−F and C−H Bond Activation of Fluorobenzenes and Fluoropyridines at Transition Metal Centers: How Fluorine Tips the Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseralla Jasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Macgrady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.333-348. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ar100136x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sandwich and Half-Sandwich Titanium Hydrazido Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.2295-2307. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om200068k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium tert-Butoxyimido Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.12155-12171. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201896q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Cyclopentadienyl-Amidinate Titanium Hydrazides with CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, CS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, and Isocyanates: Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; Cycloaddition, Cycloaddition-Insertion, and Cycloaddition-NNR&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Group Transfer Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura R. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.1182-1201. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om101167p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimethylaminoborane (H2BNMe2) coordination to late transition metal centers: snapshots of the B-H oxidative addition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bénac-Lestrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.11039-11045. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201573q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium agostic (phosphinoaryl)borane complexes: multinuclear solid-state and solution NMR, X-ray and DFT studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.17232-17238. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja203828r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium alkoxyimido (Ti=N-OR) complexes: reductive N-O bond cleavage at the boundary between hydrazide and peroxide ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.4926-4928. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cc10862j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigation of vinylic carbon–fluorine bond activation of perfluorinated cycloalkenes using Cp*&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Cp*&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley M. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Brennessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131, pp.1122-1132. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M═Nα Cycloaddition and Nα−Nβ Insertion in the Reactions of Titanium Hydrazido Compounds with Alkynes: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daniel Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.10484-10497. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1036513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure, and reductive elimination in the series Tp′Rh(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)(Ar&amp;lt;sup&amp;gt;F&amp;lt;/sup&amp;gt;)H; Determination of rhodium–carbon bond energies of fluoroaryl substituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taro Tanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Brennessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.10495-10509. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0DT00157K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of palladium–carbon bond energies in direct arylation of polyfluorinated benzenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guihaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.10510-10519. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0DT00296H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium, Rhodium, and Iridium Bis(σ-B−H) Diisopropylaminoborane Complexes†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian B. Chaplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte J. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.5591-5595. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om1004995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular palladium-catalyzed alkane C-H arylation from aryl chlorides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sofack-Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (31), pp.10706-16. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1048847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the mechanism of benzocyclobutene formation by palladium-catalysed C(sp3)-H activation: role of the nature of the base and the phosphine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (43), pp.10528-35. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt00578a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diels–Alder reaction of vinylene carbonate and 2,5-dimethylfuran: kinetic vs. thermodynamic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Taffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Kreutler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.517-525. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b9nj00536f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium bis(σ-B-H) aminoborane complexes from dehydrogenation of amine-boranes: trapping of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;B-NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.918-920. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200905970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium-catalyzed β arylation of carboxylic esters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Renaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Jean-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (40), pp.7261-5. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201003544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and double substrate insertion into the Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; bonds of terminal titanium hydrazides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daniel Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.85-87. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b920090h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H bond activation in transition metal species from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110, pp.749-823. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr900315k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics of C-H Bond Activation of Fluorinated Aromatic Hydrocarbons Using a [Tp'Rh(CNneopentyl)] Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meagan E. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sornanong Yaibuathes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.13464-13473. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja905057w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of &amp;quot;16-electron&amp;quot; rhodium(III) catalysts for transfer hydrogenation of a cyclic imine: mechanistic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. John Blacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon B. Duckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.6801-6803. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b912943j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of cyclopentadienyl-amidinate titanium imido compounds with CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: cycloaddition-extrusion vs. cycloaddition-insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo E. Guiducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.5960-5979. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b901774g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinoborane and sulfidoborohydride as chelating ligands in polyhydride ruthenium complexes: agostic σ-borane versus dihydroborate coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Frédérique Pécharman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.2964-2968. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200806178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-aggregation tendency of all species involved in the catalytic cycle of bifunctional transfer hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ciancaleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alceo Macchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.960-967. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8009552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-Pairing in Organometallic Chemistry: Structure and Influence on Proton Transfer from a Computational Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.2319-2328. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200900151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional Sensitivity of Metal-Aryl Bond Energies to ortho-Fluorine Substituents: Influence of the Metal, the Coordination Sphere, and the Spectator Ligands on M-C/H-C Bond Energy Correlations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.7817-7827. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja901640m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminal borylene ruthenium complex: from B-H activation to reversible hydrogen release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.12878-12879. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805164n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-H transfer from the metallacyclobutane: a key step in the deactivation and byproduct formation for the well-defined silica-supported rhenium alkylidene alkene metathesis catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daravong Soulivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.6288-6297. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja800189a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NMR, X-ray, and DFT combined study on the regio-chemistry of nucleophilic addition to platinium(II) coordinated terminal olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen R. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Cini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 693, pp.2819. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2008.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of silica-supported catalysts determined by combining solid-state NMR spectroscopy and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritanshu Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary J. Tonzetich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.5886-5900. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja077749v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium hydrazides supported by diamide-amine and related ligands: a combined experimental and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.6479-6494. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8007597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti=NR vs. Ti-R' functional group selectivity in imido titanium alkyl cations from an experimental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.6096-6110. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800709f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemical nonrigidity of a chiral rhodium boryl hydride complex: a σ-borane complexe as transition state for isomerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius V. Campian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseralla Jasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.4375-4385. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja077357o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weak donor, planar chelating bitriazole N-heterocyclic carbene ligand for ruthenium(II), palladium(II), and rhodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Incarvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.2128-2136. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800021c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Reactivity and DFT Studies of Group 2 and Group 12 Metal Complexes of Tris(pyrazolyl)methanides Featuring &amp;quot;Free&amp;quot; Pyramidal Carbanions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R. Bigmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Krummenacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Rüegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14, pp.5918. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200800181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloaddition reactions of transition metal hydrazides with alkynes and heteroalkynes: coupling of Ti=NNPh2 with PhCCMe, PhCCH, MeCN and &amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;BuCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.5101-5103. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b813911c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Homogeneous Iridium-Catalyzed Alkylation of Amines with Alcohols from a DFT Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinakar Gnanamgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.2529. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800134d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of benzocyclobutenes by palladium-catalyzed C-H activation of methyl groups: method and mechanistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Piccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hitce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.15157-15166. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805598s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti=NR vs. Ti-R' functional group selectivity in imido titanium alkyl cations from a DFT perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.6111-6122. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8007103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, DFT Studies, and Reactions of Scandium and Yttrium Dialkyl Cations Containing Neutral fac-N3 and fac-S3 Donor Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara S. Tredget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.3458. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800279d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliphatic versus Aromatic C-H Activation in the Formation of Abnormal Carbenes with Iridium: A Combined Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Viciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Corberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.5304-5314. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om7006979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ligand platforms for developing the chemistry of the Ti=N–NR&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; functional group and the insertion of alkynes into the N–N bond of a Ti=N–NPh&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4937-4939. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b711941k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding d0-Olefin Metathesis Catalysts: Which Metal, Which Ligands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Poater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.8207-8216. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja070625y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamic properties of propane coordinated to TpRh(CNR) from a confrontation between theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (17), pp.6939-6944. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0609454104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesitylborane as a Bis σ-B-H Ligand: An Unprecedented Bonding Mode to a Metal Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.8704-8705. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0733538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interionic Structure of Ion Pairs and Ion Quadruples of Half-Sandwich Ruthenium(II) Salts Bearing -Diimine Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Bellachioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cardaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ciancaleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.3930-3946. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om7003157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational structure–activity relationships in H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; storage: how placement of N atoms affects release temperatures in organic liquid storage materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2231-2233. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b705037b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium Carboxylates as Versatile and Selective N-Heterocyclic Carbene Transfer Agents: Synthesis, Mechanism, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina M. Voutchkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.0000-0000. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0742885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostic interaction and intramolecular proton transfer from the protonation of dihydrogen ortho metalated ruthenium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Toner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Limbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (17), pp.6945-6950. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0608979104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and DFT studies of cationic imido titanium alkyls: Agostic interactions and C-H bond and solvent activation reactions of isolobal analogues of group 4 metallocenium cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart R. Dubberley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.2806-2825. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om060096r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonyl(...)carbonyl interactions in first-row transition metal complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel A. Sparkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R. Raithby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory P. Shields</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.563-570. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B607531M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlMe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and ZnMe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; adducts of a titanium imido methyl cation: A combined crystallographic, spectroscopic, and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.15005-15018. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja065638a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the M-C/H-C bond enthalpy relationship through application of density functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.8350-8357. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja061803a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT calculations of d&amp;lt;sup&amp;gt;0&amp;lt;/sup&amp;gt; M(NR)(CH&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu)(X)(Y) (M = Mo, W; R = CPh&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;, 2,6-&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr-C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;; X and Y=CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu, O&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu, OSi(O&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) olefin metathesis catalysts: structural, spectroscopic and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Poater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3077-3087. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b604481f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and ethylene polymerization capability of metallocene-like imido titanium dialkyl compounds and their reactions with Al&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Bu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.5549-5565. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om0606136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in C-Cl Bond Activation of Dichloroarenes by the Photogenerated Cp*Re(CO)2 Fragment: Combined Experimental and DFT Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aballay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Garland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation in Solution of Neutral Half-sandwich Ru(II) Precatalysts for Transfer Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anion-dependent switch in selectivity results from a change of C-H activation mechanism in the reaction of an imidazolium salt with IrH5(PPh3)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Appelhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chianese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Miecznikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.16299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendant Arm Functionalized Benzamidinate Titanium Imido Compounds: Experimental and Computational Studies of their Reactions with CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Guiducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.2347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and reactivity of trans-bis[2-(2-chloroethyl)pyridine]palladium chloride (1). A study on the elimination reaction with 1 and 2-(2-chloroethyl)pyridine induced by quinuclidine in acetonitrile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alunni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellachioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. del Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.10688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-defined imidotitanium alkyl cations: agostic interactions, migratory insertion vs. [2+2] cycloaddition, and the first structurally authenticated AlMe3 adduct of any transition metal alkyl cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3313, pp.3313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d0 Re-based olefin metathesis catalysts, Re(≡CR)(=CHR)(X)(Y): the key role of X and Y ligands for efficient active sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.14015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Neutral and Cationic Diamide-Supported Imido Complexes with CO2 and Other Heterocumulenes: Issues of Site Selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Orde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Gade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.2368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Structural and Dynamic Properties of Well-Defined Re-Based Olefin Metathesis Catalysts, Re(≡CR)(=CHR)(X)(Y) from DFT and QM/MM Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the allylpalladium structure altered between solid and solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Chien Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Penner-Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.9079-9084. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja049091g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double geminal C-H activation and reversible α-elimination in 2-aminopyridine iridium(III) complexes: The role of hydrides and solvent in flattening the free energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Heon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Young Sung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah N. Appelhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.8795-8804. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja048473j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, reactivity, and computational studies of the cationic tungsten methyl complex [W(NPh)(N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Npy)Me]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and related compounds (N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Npy = MeC(2-C&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;N)(CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(NSiMe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Orde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.4444-4461. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om049701l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostic interactions from a computational perspective: One name, many interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Bonding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 113, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b97940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-metalated ruthenium hydrido dihydrogen complexes: Dynamics, exchange couplings, and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Toner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.1424-1433. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om034259c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defluorination of perfluoropropene using Cp&amp;lt;sup&amp;gt;*&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Cp&amp;lt;sup&amp;gt;*&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrHF: A mechanism investigation from a joint experimental-theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley M. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.5647-5653. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0499243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion pairing effects in intramolecular heterolytic H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; activation in an Ir(III) complex: a combined theoretical/experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Heon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.80-87. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b207339k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond energy M-C/H-C correlations: dual theoretical and experimental approach to the sensitivity of M-C bond strength to substituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.490-491. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b210036n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cis-trans isomerisation of CpRe(CO)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(H)(Ar-F) (Ar-F = C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;5-n&amp;lt;/sub&amp;gt;; n=0-5) is the rate determining step in C-H activation of fluoroarenes: a DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Oelckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo A. Klahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.4065-4074. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b305064e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biscarbene-Ruthenium Complexes in Catalysis: Novel Stereoselective Synthesis of (1E,3E)-1,4-Disubstituted-1,3-dienes via Head-to-Head Coupling of Terminal Alkynes and Addition of Carboxylic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Paih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 125 (39), pp.11964 -11975. </w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0349554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGSE and NOE NMR evidence for higher order aggregation in some cationic ruthenium complexes in both protic and aprotic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Bellachioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cardaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.5465-5467. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic034549l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outer sphere anion participation can modify the mechanism for conformer interconversion in Pd pincer complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Miecznikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.831-838. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b210784h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of weak interactions: An iridium(III) system with an agostic tert-butyl but a nonagostic isopropyl group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack W. Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.575-580. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om010802i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reactivity of the imidotungsten methyl cation [W(N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Npy)(NPh)Me]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; adds to the W=NPh bond and does not insert into the W-Me bond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart R. Dubberley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.2618-2619. </w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b208327b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-ion effects switch ligand binding from C-2 to C-5 in kinetic carbenes formed from an imidazolium salt and IrH&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;(PPh&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Miecznikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.2580-2581. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b207588c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrogen bonding affects ligand binding and fluxionality in transition metal complexes: a DFT study on interligand hydrogen bonds involving HF and H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25, pp.66-72. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b006829m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective ion pairing in [Ir(bipy)H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PRPh&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;]A (A = PF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;, BF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;, BPh&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, R = Me, ph): Experimental identification and theoretical understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alceo Macchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.2367-2373. </w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om010015l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed ligand electronic parameters, from quantum chemistry and their relation to Tolman parameters, Lever parameters, and Hammett constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Loch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40, pp.5806-5811. </w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic0105258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;=CHE (E = H, OMe) in the presence of unsaturated Ru(X)(H)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;q+&amp;lt;/sup&amp;gt; (X = Cl, q=0; X = CO, q=1): Highly sensitive to X and E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Giessner-Prettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest R. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.2291-2298. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om991002z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated carbenes from electron-rich olefins on RuHCl(P&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. N. Coalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Werner-Zwanziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24, pp.9-26. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a907624g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium assisted reversible proton transfer from an aromatic carbon to a hydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Toner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Limbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 122, pp.6777-6778. </w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9943997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal polyhydrides: From qualitative ideas to reliable computational studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Lledós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.601-636. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr980397d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L‘ = CO vs Cl&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; Transposition: Remarkable Consequences for the Product of (L‘)−Ru(L)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-(H) and Vinyl Ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Young Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Streib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.5441-5443. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om990649g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational preferences of bis(acetonitrile)tetrachloro molybdenum(IV) and tungsten(IV). Crystal structure of WCl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;(CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;CN)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manteghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23, pp.165-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18-electron Os(X)(CHR)(Cl)(CO)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (X = H, Cl): not octahedral and metastable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23, pp.495-498. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a809997i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transfer in aminocyclopentadienyl ruthenium hydride complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Ayllon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen F. Sayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.3981-3990. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om990301l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From inelastic neutron scattering to structural information. A two-dimensional parametrized model to study metal-(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;) interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121, pp.8855-8863. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9836141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental test of steric influence on agostic interactions: A homologous series for Ir(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Streib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja981727e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterolytic dihydrogen activation in an iridium complex with a pendant basic group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Heon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.297-298. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a808601j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ancillary ligands on the kinetics and the thermodynamics of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; addition to IrXH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (X = Cl, Br, I and R = H, Me): Comparison between density functional theory and perturbation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102, pp.3592-3598. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp980284y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertness of the aryl-F bond toward oxidative addition to osmium and rhodium complexes: Thermodynamic or kinetic origin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Fantacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120, pp.12634-12640. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9824573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbene complexes from olefins, using RuHCl((P&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;. Influence of the olefin substituent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. N. Coalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg. J. Spivak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest R. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120, pp.9388-9389. </w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja980518r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydride is not a spectator ligand in the formation of hydrido vinylidene from terminal alkyne and ruthenium and osmium hydrides: Mechanistic differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Oliván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.3091-3100. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om971109r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomeric hydrido/vinylidene, MH(halide)(C=CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, and ethylidyne, M(halide)(C-CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Os, Ru; L equals phosphine), are energetically similar but not interconverting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Oliván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.897-901. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om9709493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum exchange coupling: A hypersensitive indicator of weak interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Kuhlman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Streib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 119, pp.10153-10169. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja970603j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on an ab-initio surface for calculating J(HH) NMR exchange coupling: the case of OsH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;X(PH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 117, pp.1797-1799. </w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00111a018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extremely low barrier to rotation of dihydrogen in the iridium complex IrClH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(η&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(P&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig M. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.11056-11057. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00076a100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REACTION OF H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; WITH IRHCL&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;P&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (P = P&amp;lt;sup&amp;gt;I&amp;lt;/sup&amp;gt;PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; OR P&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;BU&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;PH) - STEREOELECTRONIC CONTROL OF THE STABILITY OF MOLECULAR H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; TRANSITION-METAL COMPLEXES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Albinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I. Bakhmutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.7300-7312. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00069a032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL VARIANTS OF TETRANUCLEAR L&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;CU&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;X&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; - INFLUENCE OF L ON THE COORDINATION MODE OF COPPER(I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Haakansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Jagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 31, pp.5389-5394. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic00052a013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Investigations of the Electrochemical Activation of Dinitrogen by Nitrido-Molybdenum Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic activity and mechanistic investigations of the nitrido Mo complex [(PPP)Mo(≡N)(I)] in the electrochemical reduction of N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoussain Khrouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’électrochimie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splitting of N2 with Mo complexes and further Mo-nitrido reactivity from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Aug 2023, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminal borylene ruthenium complex: from B-H activation to reversible hydrogen release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Catalysis - New Processes and Selectivities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in C-H activation from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Meeting of the RSC Inorganic Reaction Mechanisms Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in C-H activation from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERC3 Young Chemists' Workshop on catalytic C-H functionalization of organic molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in CH activation from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd International Conference on Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la méthode NBO en chimie organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Journées Thématiques de Chimie Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the counter anion in organometallic chemistry from a theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FIGIPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbènes N-hétérocycliques en catalyse: l'apport du théoricien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostic interactions and heterobimetallic adducts in cationic imido and metallocenium titanium alkyls from a DFT perspective: analogies and differences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth ICOMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of the structure and energetic of ion-pairs and higher order aggregates in transition metal complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Meeting COST D24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter Ion Effects on Structure and Reactivity from a DFT Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystal Engineering : Euroconference on Evaluations and Predictions of Solid State Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'Interactions Faibles en Chimie Organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SFC Jeunes Chercheurs Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la Réactivité et de la Sélectivité en Catalyse Homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées X-ESPCI-UPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic vs. Kinetic Selectivity in Aromatic C-H Bond Activation through Bond Energy M-C / H-C Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Discussion 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'Interactions Faibles en Chimie Organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontre des Chimistes Théoriciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Weak Interaction in Organometallic Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Proton Transfer to Dihydrogen Bond: Theoretical Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Hydride 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomérisation de Molécules Organiques Insaturées: Quel Fragment Métallique pour Quelle Molécule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Division Chimie de Coordination de la SFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Théorique de la Réaction MHCl(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + HCCPh --&amp;gt; MHCl(=C=CHPh)(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;. Influence du Métal (M = Ru, Os) et de l'Hydrure sur le Mécanisme de Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCOORD-GECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomérisation de Molécules Organiques Insaturées: Quel Fragment Métallique pour Quelle Molécule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Catalyse Homogène de la Division Chimie de Coordination de la SFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Exchange Phenomena in Hydrido-Vinylidene Transition Metal Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hydrogen Transfer: Experiment and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation de Particules Identiques dans des Polyhydrures de Métaux de Transition: une Approche Théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Grand Sud Ouest de la SFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on an ab initio Surface for Calculating Quantum Exchange in OsH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;X(PH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hydrogen and Quantum Mechanical Phenomena in the Coordination Sphere of Transition Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId733"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:111.30434782609px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Clot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8332-5545</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057186138</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-9585-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (155)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barium‐Catalyzed Dehydrocoupling of Terminal Alkynes and Hydrosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sakshi Mohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cordier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Sarazin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 4 (2), pp.e202500401. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202500401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical ammonia synthesis from a bis-aryloxy-carbene-molybdenum nitride complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueli Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Babinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soussana Azar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Duquesnoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d6qi00081a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethoxycarbonyl-stabilized N,S-acetals as a fast exchange platform for catalyst-free covalent adaptable networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Laviéville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bakkali-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ladmiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (24), pp.13059-13073. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.macromol.5c01637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanochemical Halogenations and Rearrangement of Sydnones: Insight into Reaction Conditions and Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Luttringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bantreil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lamaty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemistryEurope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 3, pp.e202400054. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceur.202400054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04787289v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic Activity and Mechanistic Investigations of the Nitrido Molybdenum Complex [(PPP)Mo(≡N)(I)] in the Electrochemical Reduction of N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoussain Khrouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (18), pp.8863-8874. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c04573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal‐free decarboxylative allylation of oxime esters under light irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Geniller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Ben Kraim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jaroschik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 30 (43), pp.e202401494. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202401494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Combinations of B(C6F5)3 and N2-Derived Molybdenum Nitrido Complexes for Heterolytic Bond Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Coffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Specklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Dé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (26), pp.e202203774. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202203774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirogenesis in Zinc Porphyrins: Theoretical Evaluation of Electronic Transitions, Controlling Structural Factors and Axial Ligation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Aav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Borovkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemPhysChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (17), pp.1817-1833. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cphc.202100345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Alkali Metal on the Structural and Dynamic Properties of the Anionic Pentahydride Ruthenium Complexes [M(THF) x ][RuH 5 (PCy 3 ) 2 ] (M = Li, Na, K)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramaraj Ayyappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koushik Saha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Grellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (17), pp.3024-3032. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.1c00384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular Chirogenesis in Bis-Porphyrin: Crystallographic Structure and CD Spectra for a Complex with a Chiral Guanidine Derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khai-Nghi Truong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari Rissanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symmetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.275. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/sym13020275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise Functionalization of N 2 at Mo: Nitrido to Imido to Amido - Factors Favoring Amine Elimination from the Amido Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria F Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Yagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon‐merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Nebra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (15-16), pp.1499-1505. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201901295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supramolecular chirogenesis in zinc porphyrins: Complexation with enantiopure thiourea derivatives, binding studies and chirality transfer mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nele Konrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darya Meniailava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Adamson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Hasan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (05n07), pp.840-849. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S108842461950192X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking computational methods and influence of guest conformation on chirogenesis in zinc porphyrin complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Osadchuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Borovkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riina Aav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (19), pp.11025-11037. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0cp00965b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient alkene hydrosilation with bis(8-quinolyl)phosphine (NPN) nickel catalysts. The dominant role of silyl-over hydrido-nickel catalytic intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verònica Postils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Lipschutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meg Fasulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11 (19), pp.5043-5051. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0SC00997K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regiospecificity in Ligand-Free Pd-Catalyzed C–H Arylation of Indoles: LiHMDS as Base and Transient Directing Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorck Mohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Renom-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Demarcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsje Alessandra Quadrelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (4), pp.2713-2719. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b04864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02493979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Career in Catalysis: Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.10375-10388. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerobic and Ligand-Free Manganese-Catalyzed Homocoupling of Arenes or Aryl Halides via in Situ Formation of Aryllithiums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujia Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Berges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Ouazzani Chahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie van Der Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (7), pp.4413-4420. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.8b02834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Career in Catalysis: Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (11), pp.10375-10388. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.9b02498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dehydrogenative coupling of 4-substituted pyridines mediated by a zirconium(ii) synthon: reaction pathways and dead ends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukas Merz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz Gade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (23), pp.5223-5232. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8SC01025K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta-Catalyzed Hydroaminoalkylation of Alkenes: Insights into Ligand-Modified Reactivity Using DFT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damon Gilmour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel P. Lauzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurel Schafer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (23), pp.4387-4394. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.8b00674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-Temperature Functionalization of N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to Borylamine at a Molybdenum Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Espada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Liao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saffon-Merceron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Massou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (39), pp.12865-12868. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201805915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective mono N-methylation of anilines with methanol catalyzed by rhenium complexes: An experimental and theoretical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Sadek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 366, pp.300 - 309. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcat.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation and structural characterization of a titanacyclopropane as key intermediate in the double aryl Grignard addition to 2-(arylethynyl)pyridine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Foschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Enders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (18), pp.2228 - 2231. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8cc00478a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domino Pd 0 -Catalyzed C(sp&amp;lt;sup&amp;gt;3&amp;lt;/sup&amp;gt;)-H Arylation/Electrocyclic Reactions via Benzazetidine Intermediates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Rocaboy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Dailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Zellweger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Neuburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 57 (37), pp.12131-12135. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201807097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Scandium Borylimido Chemistry: Synthesis, Bonding, and Reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A. Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 139, pp.11165-11183. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.7b05405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Titanium Borylimido Compounds: Synthesis, Structure, and Bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin A. Clough</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey V. Protchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Slusarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.10794-10814. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.7b01831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-Heterocyclic Carbene Iron Silyl Hydride Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quintero-Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C. Misal Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dorcet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Israel Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (12), pp.1216-1221. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijch.201700122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogenation of Carbonyl Derivatives with a Well-Defined Rhenium Precatalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duo Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roisnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Sortais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.80-83. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201601141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Titanium Imides and Hydrazides with Boranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C. Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36, pp.3329−3342. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.organomet.7b00477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01585569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mild Decarboxylative C−H Alkylation: Computational Insights for Solvent-Robust Ruthenium(II) Domino Manifold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Y. Phani Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torben Rogge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santhivardhana Reddy Yetra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Bechtoldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (69), pp.17449 - 17453. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201703680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanochemical approach to access the proline–proline diketopiperazine framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafid Benakki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhate Guenoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13, pp.2169 - 2178. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.13.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&eta;&amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt;-Arene-Zirconium-PNP-Pincer Complexes: Mechanism of Their Hydrogenolytic Formation and Their Reactivity as Zirconium(II) Synthons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gudrun T. Plundrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22, pp.9283-9292. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201601213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Selectivity in Organic Reactions: A Multifaceted Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (5), pp.1070-1078. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.accounts.6b00099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Selectivity of C−H Activation in Pyridinium Triazolylidene Iridium Complexes: Mechanistic Details and Influence of Remote Substituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kate F. Donnelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralte Lalrempuia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helge Müller-Bunz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 34, pp.858-869. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om501197g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azaphilic versus Carbophilic Coupling at C=N Bonds: Key Steps in Titanium-Assisted Multicomponent Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsten Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wadepohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (18730–18738), </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201503732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01241045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient PdO-catalyzed asymmetric activation of primary and secondary C-H bonds enabled by modular binepine ligands and carbonate bases.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp M. Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vogler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Larini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acscatal.5b00898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Titanium Hydrazides with Silanes and Boranes: N–N Bond Cleavage and N Atom Functionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura C Stevenson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Mellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137, pp.10140-10143. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5b06627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Effective Ruthenium System for the Catalyzed Dehydrogenative Cyclization of Amine–Boranes to Cyclic Boranes under Mild Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Wallis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia I. Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.13080-13090. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201501569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01188456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear-Selective Hydroarylation of Unactivated Terminal and Internal Oleﬁns with Triﬂuoromethyl-Substituted Arenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph S. Bair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">York Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey G. Sergeev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 136, pp.13098−13101. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja505579f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-H, C-H, and B-C Bond Activation: The Role of Two Adjacent Agostic Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Guyard-Duhayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.7569-7573. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201404753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B–C Bond Cleavage and Ru–C Bond Formation from a Phosphinoborane: Synthesis of a Bis-σ Borane Aryl-Ruthenium Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Cassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Daran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.7157-7163. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om500972f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Study of the Selectivity of Olefin versus Cyclobutene Formation by Palladium(0)-Catalyzed Intramolecular C(sp3)–H Activation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp M. Holstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 79 (24), pp.11903-11910. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jo501610x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, Bonding and Reactivity of a Terminal Titanium Alkylidene Hydrazido Compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura R. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 19, pp.4198-4216. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201203905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of a ruthenium bis(diisopropylamino(isocyano)borane) complex from the activation of an amino(cyano)borane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilian Joost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Poblador-Bahamonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 42, pp.776-781. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2DT32274A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00764430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Reactions of a Cyclopentadienyl-Amidinate Titanium tert-Butoxyimido Compound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura R. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.7520-7539. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om401008a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligand-controlled β-selective C(sp3)-H arylation of N-Boc-piperidines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Larini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.2241-2247. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C3SC50428J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monosubstituted Borane Ruthenium Complexes RuH2(η2:η2-H2BR)(PR′3)2: A General Approach to the Geminal Bis(σ-B-H) Coordination Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bénac-Lestrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32, pp.4868-4877. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om400610k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00859736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydride Ligands Make the Difference: Density Functional Study of the Mechanism of the Murai Reaction Catalyzed by [Ru(H)2(H2)2(PR3)2] (R=cyclohexyl)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18, pp.11449-11458. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201200757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00725864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site selectivity and reversibility in the reactions of titanium hydrazides with Si-H, Si-X, C-X and H+ reagents: Ti[double bond, length as m-dash]Nα 1,2-silane addition, Nβ alkylation, Nα protonation and σ-bond metathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.2277-2288. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2DT12359B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the mechanism of the palladium-catalyzed β-arylation of ester enolates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Larini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Renaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (7), pp.1932-44. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201103153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium alkoxyimido (Ti=N-OR) complexes: reductive N-O bond cleavage at the boundary between hydrazide and peroxide ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.4926-4928. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c1cc10862j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si–H and Si–Cl bond activation reactions of titanium hydrazides with silanes and subsequent Ti–H/E–H (E = Si or H) σ-bond metathesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.3147-3149. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0cc05165a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reaction site diversity in the reactions of titanium hydrazides with organic nitriles, isonitriles and isocyanates: Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; cycloaddition, Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; insertion and N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt;-N&amp;lt;sub&amp;gt;β&amp;lt;/sub&amp;gt; bond cleavage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daniel Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.265-285. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.201002776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C−F and C−H Bond Activation of Fluorobenzenes and Fluoropyridines at Transition Metal Centers: How Fluorine Tips the Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseralla Jasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A Macgregor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John E. Macgrady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounts of Chemical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.333-348. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ar100136x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Sandwich and Half-Sandwich Titanium Hydrazido Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.2295-2307. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om200068k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium tert-Butoxyimido Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.12155-12171. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201896q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Cyclopentadienyl-Amidinate Titanium Hydrazides with CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, CS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, and Isocyanates: Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; Cycloaddition, Cycloaddition-Insertion, and Cycloaddition-NNR&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Group Transfer Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura R. Groom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.1182-1201. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om101167p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimethylaminoborane (H2BNMe2) coordination to late transition metal centers: snapshots of the B-H oxidative addition process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bénac-Lestrille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50, pp.11039-11045. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic201573q⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium agostic (phosphinoaryl)borane complexes: multinuclear solid-state and solution NMR, X-ray and DFT studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Coppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 133, pp.17232-17238. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja203828r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-H bond activation in transition metal species from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 110, pp.749-823. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr900315k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diels–Alder reaction of vinylene carbonate and 2,5-dimethylfuran: kinetic vs. thermodynamic control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Taffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenda Kreutler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34, pp.517-525. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b9nj00536f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic investigation of vinylic carbon–fluorine bond activation of perfluorinated cycloalkenes using Cp*&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Cp*&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrHF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley M. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Brennessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 131, pp.1122-1132. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfluchem.2010.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M═Nα Cycloaddition and Nα−Nβ Insertion in the Reactions of Titanium Hydrazido Compounds with Alkynes: A Combined Experimental and Computational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daniel Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova-Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132, pp.10484-10497. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1036513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of palladium–carbon bond energies in direct arylation of polyfluorinated benzenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Guihaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.10510-10519. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0DT00296H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structure, and reductive elimination in the series Tp′Rh(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)(Ar&amp;lt;sup&amp;gt;F&amp;lt;/sup&amp;gt;)H; Determination of rhodium–carbon bond energies of fluoroaryl substituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taro Tanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William W. Brennessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39, pp.10495-10509. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0DT00157K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium, Rhodium, and Iridium Bis(σ-B−H) Diisopropylaminoborane Complexes†</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian B. Chaplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte J. Stevens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.5591-5595. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om1004995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramolecular palladium-catalyzed alkane C-H arylation from aryl chlorides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sofack-Kreutzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathleen Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (31), pp.10706-16. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja1048847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT study of the mechanism of benzocyclobutene formation by palladium-catalysed C(sp3)-H activation: role of the nature of the base and the phosphine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 39 (43), pp.10528-35. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c0dt00578a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palladium-catalyzed β arylation of carboxylic esters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Renaudat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Jean-Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Jazzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos E. Kefalidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (40), pp.7261-5. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201003544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium bis(σ-B-H) aminoborane complexes from dehydrogenation of amine-boranes: trapping of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;B-NH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49, pp.918-920. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200905970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single and double substrate insertion into the Ti=N&amp;lt;sub&amp;gt;α&amp;lt;/sub&amp;gt; bonds of terminal titanium hydrazides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pei-Jen Tiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Daniel Schofield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.85-87. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b920090h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00440776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphinoborane and sulfidoborohydride as chelating ligands in polyhydride ruthenium complexes: agostic σ-borane versus dihydroborate coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Frédérique Pécharman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 48, pp.2964-2968. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200806178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00371725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energetics of C-H Bond Activation of Fluorinated Aromatic Hydrocarbons Using a [Tp'Rh(CNneopentyl)] Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meagan E. Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sornanong Yaibuathes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.13464-13473. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja905057w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00417808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and structure of &amp;quot;16-electron&amp;quot; rhodium(III) catalysts for transfer hydrogenation of a cyclic imine: mechanistic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. John Blacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon B. Duckett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Grace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.6801-6803. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b912943j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of cyclopentadienyl-amidinate titanium imido compounds with CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;: cycloaddition-extrusion vs. cycloaddition-insertion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldo E. Guiducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine L. Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.5960-5979. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b901774g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-aggregation tendency of all species involved in the catalytic cycle of bifunctional transfer hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ciancaleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alceo Macchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.960-967. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8009552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-Pairing in Organometallic Chemistry: Structure and Influence on Proton Transfer from a Computational Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.2319-2328. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200900151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00382219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exceptional Sensitivity of Metal-Aryl Bond Energies to ortho-Fluorine Substituents: Influence of the Metal, the Coordination Sphere, and the Spectator Ligands on M-C/H-C Bond Energy Correlations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 131, pp.7817-7827. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja901640m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, DFT Studies, and Reactions of Scandium and Yttrium Dialkyl Cations Containing Neutral fac-N3 and fac-S3 Donor Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara S. Tredget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.3458. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800279d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of benzocyclobutenes by palladium-catalyzed C-H activation of methyl groups: method and mechanistic study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Chaumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Piccardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hitce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peglion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.15157-15166. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805598s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti=NR vs. Ti-R' functional group selectivity in imido titanium alkyl cations from a DFT perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.6111-6122. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8007103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of silica-supported catalysts determined by combining solid-state NMR spectroscopy and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amritanshu Sinha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zachary J. Tonzetich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.5886-5900. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja077749v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ti=NR vs. Ti-R' functional group selectivity in imido titanium alkyl cations from an experimental perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.6096-6110. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800709f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titanium hydrazides supported by diamide-amine and related ligands: a combined experimental and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.6479-6494. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om8007597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminal borylene ruthenium complex: from B-H activation to reversible hydrogen release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.12878-12879. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja805164n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NMR, X-ray, and DFT combined study on the regio-chemistry of nucleophilic addition to platinium(II) coordinated terminal olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen R. Barone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renzo Cini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Maresca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 693, pp.2819. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jorganchem.2008.05.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">β-H transfer from the metallacyclobutane: a key step in the deactivation and byproduct formation for the well-defined silica-supported rhenium alkylidene alkene metathesis catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Salameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daravong Soulivong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chabanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.6288-6297. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja800189a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycloaddition reactions of transition metal hydrazides with alkynes and heteroalkynes: coupling of Ti=NNPh2 with PhCCMe, PhCCH, MeCN and &amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;BuCP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schulten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Stasch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.5101-5103. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b813911c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses, Reactivity and DFT Studies of Group 2 and Group 12 Metal Complexes of Tris(pyrazolyl)methanides Featuring &amp;quot;Free&amp;quot; Pyramidal Carbanions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R. Bigmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Krummenacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Rüegger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14, pp.5918. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200800181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00308915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A weak donor, planar chelating bitriazole N-heterocyclic carbene ligand for ruthenium(II), palladium(II), and rhodium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macarena Poyatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Incarvito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Peris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.2128-2136. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800021c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereochemical nonrigidity of a chiral rhodium boryl hydride complex: a σ-borane complexe as transition state for isomerization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius V. Campian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naseralla Jasim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 130, pp.4375-4385. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja077357o⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00267313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanism of Homogeneous Iridium-Catalyzed Alkylation of Amines with Alcohols from a DFT Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Balcells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainara Nova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinakar Gnanamgari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 27, pp.2529. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om800134d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostic interaction and intramolecular proton transfer from the protonation of dihydrogen ortho metalated ruthenium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Toner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Limbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (17), pp.6945-6950. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0608979104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding d0-Olefin Metathesis Catalysts: Which Metal, Which Ligands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Poater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.8207-8216. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja070625y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliphatic versus Aromatic C-H Activation in the Formation of Abnormal Carbenes with Iridium: A Combined Experimental and Theoretical Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Viciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Corberan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Mata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.5304-5314. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om7006979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ligand platforms for developing the chemistry of the Ti=N–NR&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; functional group and the insertion of alkynes into the N–N bond of a Ti=N–NPh&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D. Selby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine D. Manley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. Schwarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.4937-4939. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b711941k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00174438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dynamic properties of propane coordinated to TpRh(CNR) from a confrontation between theory and experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (17), pp.6939-6944. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0609454104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesitylborane as a Bis σ-B-H Ligand: An Unprecedented Bonding Mode to a Metal Center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Alcaraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vendier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.8704-8705. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0733538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interionic Structure of Ion Pairs and Ion Quadruples of Half-Sandwich Ruthenium(II) Salts Bearing -Diimine Ligands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Bellachioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cardaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Ciancaleoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.3930-3946. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om7003157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imidazolium Carboxylates as Versatile and Selective N-Heterocyclic Carbene Transfer Agents: Synthesis, Mechanism, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelina M. Voutchkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129, pp.0000-0000. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0742885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational structure–activity relationships in H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; storage: how placement of N atoms affects release temperatures in organic liquid storage materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2231-2233. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b705037b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT calculations of d&amp;lt;sup&amp;gt;0&amp;lt;/sup&amp;gt; M(NR)(CH&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu)(X)(Y) (M = Mo, W; R = CPh&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;, 2,6-&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr-C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;; X and Y=CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu, O&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu, OSi(O&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;Bu)&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;) olefin metathesis catalysts: structural, spectroscopic and electronic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Poater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.3077-3087. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b604481f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the M-C/H-C bond enthalpy relationship through application of density functional theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.8350-8357. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja061803a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and ethylene polymerization capability of metallocene-like imido titanium dialkyl compounds and their reactions with Al&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Bu&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul J. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.5549-5565. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om0606136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and DFT studies of cationic imido titanium alkyls: Agostic interactions and C-H bond and solvent activation reactions of isolobal analogues of group 4 metallocenium cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Adams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart R. Dubberley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.2806-2825. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om060096r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonyl(...)carbonyl interactions in first-row transition metal complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazel A. Sparkes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul R. Raithby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory P. Shields</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Chisholm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8, pp.563-570. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/B607531M⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AlMe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; and ZnMe&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; adducts of a titanium imido methyl cation: A combined crystallographic, spectroscopic, and DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.15005-15018. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja065638a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Structural and Dynamic Properties of Well-Defined Re-Based Olefin Metathesis Catalysts, Re(≡CR)(=CHR)(X)(Y) from DFT and QM/MM Calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.1586</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pendant Arm Functionalized Benzamidinate Titanium Imido Compounds: Experimental and Computational Studies of their Reactions with CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. L. Boyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. E. Guiducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.2347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in C-Cl Bond Activation of Dichloroarenes by the Photogenerated Cp*Re(CO)2 Fragment: Combined Experimental and DFT Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aballay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. T. Garland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anion-dependent switch in selectivity results from a change of C-H activation mechanism in the reaction of an imidazolium salt with IrH5(PPh3)2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. N. Appelhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chianese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Miecznikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.16299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation in Solution of Neutral Half-sandwich Ru(II) Precatalysts for Transfer Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Macchioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and reactivity of trans-bis[2-(2-chloroethyl)pyridine]palladium chloride (1). A study on the elimination reaction with 1 and 2-(2-chloroethyl)pyridine induced by quinuclidine in acetonitrile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alunni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bellachioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. del Giacco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Ottavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.10688</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-defined imidotitanium alkyl cations: agostic interactions, migratory insertion vs. [2+2] cycloaddition, and the first structurally authenticated AlMe3 adduct of any transition metal alkyl cation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3313, pp.3313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">d0 Re-based olefin metathesis catalysts, Re(≡CR)(=CHR)(X)(Y): the key role of X and Y ligands for efficient active sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Solans-Monfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Copéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 127, pp.14015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactions of Neutral and Cationic Diamide-Supported Imido Complexes with CO2 and Other Heterocumulenes: Issues of Site Selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. D. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Orde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. H. Gade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24, pp.2368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00020394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the allylpalladium structure altered between solid and solutions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsu-Chien Weng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Penner-Hahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.9079-9084. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja049091g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double geminal C-H activation and reversible α-elimination in 2-aminopyridine iridium(III) complexes: The role of hydrides and solvent in flattening the free energy surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Heon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">So Young Sung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah N. Appelhans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.8795-8804. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja048473j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, reactivity, and computational studies of the cationic tungsten methyl complex [W(NPh)(N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Npy)Me]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and related compounds (N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Npy = MeC(2-C&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;N)(CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(NSiMe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Orde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew R. Cowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.4444-4461. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om049701l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ortho-metalated ruthenium hydrido dihydrogen complexes: Dynamics, exchange couplings, and reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jochen Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Toner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.1424-1433. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om034259c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostic interactions from a computational perspective: One name, many interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Bonding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 113, pp.1-36. </w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b97940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defluorination of perfluoropropene using Cp&amp;lt;sup&amp;gt;*&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Cp&amp;lt;sup&amp;gt;*&amp;lt;/sup&amp;gt;&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;ZrHF: A mechanism investigation from a joint experimental-theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bradley M. Kraft</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William D. Jones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 126, pp.5647-5653. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0499243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion pairing effects in intramolecular heterolytic H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; activation in an Ir(III) complex: a combined theoretical/experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Heon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27, pp.80-87. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b207339k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bond energy M-C/H-C correlations: dual theoretical and experimental approach to the sensitivity of M-C bond strength to substituents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Besora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.490-491. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b210036n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cis-trans isomerisation of CpRe(CO)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(H)(Ar-F) (Ar-F = C&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt;H&amp;lt;sub&amp;gt;5-n&amp;lt;/sub&amp;gt;; n=0-5) is the rate determining step in C-H activation of fluoroarenes: a DFT study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Oelckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo A. Klahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Perutz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.4065-4074. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b305064e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biscarbene-Ruthenium Complexes in Catalysis: Novel Stereoselective Synthesis of (1E,3E)-1,4-Disubstituted-1,3-dienes via Head-to-Head Coupling of Terminal Alkynes and Addition of Carboxylic Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Paih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Derien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H. Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 125 (39), pp.11964 -11975. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja0349554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00164020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outer sphere anion participation can modify the mechanism for conformer interconversion in Pd pincer complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Miecznikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Mégret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.831-838. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b210784h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGSE and NOE NMR evidence for higher order aggregation in some cationic ruthenium complexes in both protic and aprotic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Bellachioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Cardaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 42, pp.5465-5467. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic034549l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter-ion effects switch ligand binding from C-2 to C-5 in kinetic carbenes formed from an imidazolium salt and IrH&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;(PPh&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Miecznikowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.2580-2581. </w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b207588c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of weak interactions: An iridium(III) system with an agostic tert-butyl but a nonagostic isopropyl group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffany Dube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack W. Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.575-580. </w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om010802i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and reactivity of the imidotungsten methyl cation [W(N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Npy)(NPh)Me]&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt;: CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; adds to the W=NPh bond and does not insert into the W-Me bond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin D. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart R. Dubberley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutz H. Gade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.2618-2619. </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b208327b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computed ligand electronic parameters, from quantum chemistry and their relation to Tolman parameters, Lever parameters, and Hammett constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Loch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 40, pp.5806-5811. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic0105258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How hydrogen bonding affects ligand binding and fluxionality in transition metal complexes: a DFT study on interligand hydrogen bonds involving HF and H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 25, pp.66-72. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b006829m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective ion pairing in [Ir(bipy)H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PRPh&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;]A (A = PF&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;, BF&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, CF&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;, BPh&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;, R = Me, ph): Experimental identification and theoretical understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alceo Macchioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano Zuccaccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 20, pp.2367-2373. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om010015l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;=CHE (E = H, OMe) in the presence of unsaturated Ru(X)(H)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;&amp;lt;sup&amp;gt;q+&amp;lt;/sup&amp;gt; (X = Cl, q=0; X = CO, q=1): Highly sensitive to X and E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Giessner-Prettre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest R. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 19, pp.2291-2298. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om991002z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated carbenes from electron-rich olefins on RuHCl(P&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. N. Coalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bollinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Werner-Zwanziger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 24, pp.9-26. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a907624g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition metal polyhydrides: From qualitative ideas to reliable computational studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agusti Lledós</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 100, pp.601-636. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/cr980397d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium assisted reversible proton transfer from an aromatic carbon to a hydride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Toner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Gründemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Heinrich Limbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 122, pp.6777-6778. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9943997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational and experimental test of steric influence on agostic interactions: A homologous series for Ir(III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan C. Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John C. Huffman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Streib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121, pp.97-106. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja981727e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterolytic dihydrogen activation in an iridium complex with a pendant basic group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong-Heon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert H. Crabtree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.297-298. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a808601j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From inelastic neutron scattering to structural information. A two-dimensional parametrized model to study metal-(H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;) interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Eckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121, pp.8855-8863. </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9836141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L‘ = CO vs Cl&amp;lt;sup&amp;gt;-&amp;lt;/sup&amp;gt; Transposition: Remarkable Consequences for the Product of (L‘)−Ru(L)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-(H) and Vinyl Ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejian Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Young Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Streib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.5441-5443. </w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om990649g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational preferences of bis(acetonitrile)tetrachloro molybdenum(IV) and tungsten(IV). Crystal structure of WCl&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;(CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;CN)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and DFT calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Manteghetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Belin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Tillard-Charbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23, pp.165-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18-electron Os(X)(CHR)(Cl)(CO)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (X = H, Cl): not octahedral and metastable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 23, pp.495-498. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/a809997i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton transfer in aminocyclopentadienyl ruthenium hydride complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. Ayllon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen F. Sayers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Sabo-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Donnadieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.3981-3990. </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om990301l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydride is not a spectator ligand in the formation of hydrido vinylidene from terminal alkyne and ruthenium and osmium hydrides: Mechanistic differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Oliván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.3091-3100. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om971109r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ancillary ligands on the kinetics and the thermodynamics of H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; addition to IrXH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (X = Cl, Br, I and R = H, Me): Comparison between density functional theory and perturbation theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 102, pp.3592-3598. </w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jp980284y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertness of the aryl-F bond toward oxidative addition to osmium and rhodium complexes: Thermodynamic or kinetic origin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Bosque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Fantacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feliu Maseras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120, pp.12634-12640. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja9824573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbene complexes from olefins, using RuHCl((P&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;. Influence of the olefin substituent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. N. Coalter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg. J. Spivak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernest R. Davidson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120, pp.9388-9389. </w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja980518r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomeric hydrido/vinylidene, MH(halide)(C=CH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, and ethylidyne, M(halide)(C-CH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)L&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Os, Ru; L equals phosphine), are energetically similar but not interconverting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Oliván</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organometallics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 17, pp.897-901. </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/om9709493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum exchange coupling: A hypersensitive indicator of weak interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Kuhlman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William E. Streib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 119, pp.10153-10169. </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja970603j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on an ab-initio surface for calculating J(HH) NMR exchange coupling: the case of OsH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;X(PH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pélissier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 117, pp.1797-1799. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00111a018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REACTION OF H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; WITH IRHCL&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;P&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (P = P&amp;lt;sup&amp;gt;I&amp;lt;/sup&amp;gt;PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; OR P&amp;lt;sup&amp;gt;t&amp;lt;/sup&amp;gt;BU&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;PH) - STEREOELECTRONIC CONTROL OF THE STABILITY OF MOLECULAR H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; TRANSITION-METAL COMPLEXES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Albinati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir I. Bakhmutov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth G. Caulton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.7300-7312. </w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00069a032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extremely low barrier to rotation of dihydrogen in the iridium complex IrClH&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;(η&amp;lt;sup&amp;gt;2&amp;lt;/sup&amp;gt;-H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;)(P&amp;lt;sup&amp;gt;i&amp;lt;/sup&amp;gt;Pr&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Eckert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig M. Jensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 115, pp.11056-11057. </w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja00076a100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STRUCTURAL VARIANTS OF TETRANUCLEAR L&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;CU&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;X&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; - INFLUENCE OF L ON THE COORDINATION MODE OF COPPER(I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Haakansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Jagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Eisenstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 31, pp.5389-5394. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ic00052a013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Investigations of the Electrochemical Activation of Dinitrogen by Nitrido-Molybdenum Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">76th Annual Meeting of the International Society of Electrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Electrochemistry, Sep 2025, Mainz (Mayence), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalytic activity and mechanistic investigations of the nitrido Mo complex [(PPP)Mo(≡N)(I)] in the electrochemical reduction of N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Personeni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idir Benaissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Bennaamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lhoussain Khrouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rialland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’électrochimie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Splitting of N2 with Mo complexes and further Mo-nitrido reactivity from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Fall Meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Chemical Society, Aug 2023, San Francisco (CA, USA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A terminal borylene ruthenium complex: from B-H activation to reversible hydrogen release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Catalysis - New Processes and Selectivities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in C-H activation from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th Meeting of the RSC Inorganic Reaction Mechanisms Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in C-H activation from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERC3 Young Chemists' Workshop on catalytic C-H functionalization of organic molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity in CH activation from a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Helmstedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd International Conference on Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la méthode NBO en chimie organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Journées Thématiques de Chimie Théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the counter anion in organometallic chemistry from a theoretical perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th FIGIPAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbènes N-hétérocycliques en catalyse: l'apport du théoricien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GECOM-CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostic interactions and heterobimetallic adducts in cationic imido and metallocenium titanium alkyls from a DFT perspective: analogies and differences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Feliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul D. Bolton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Mountford</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIth ICOMC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical studies of the structure and energetic of ion-pairs and higher order aggregates in transition metal complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Meeting COST D24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counter Ion Effects on Structure and Reactivity from a DFT Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Crystal Engineering : Euroconference on Evaluations and Predictions of Solid State Materials Properties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la Réactivité et de la Sélectivité en Catalyse Homogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées X-ESPCI-UPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic vs. Kinetic Selectivity in Aromatic C-H Bond Activation through Bond Energy M-C / H-C Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Discussion 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'Interactions Faibles en Chimie Organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées SFC Jeunes Chercheurs Languedoc-Roussillon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Weak Interaction in Organometallic Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Conference on Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'Interactions Faibles en Chimie Organométallique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rencontre des Chimistes Théoriciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Proton Transfer to Dihydrogen Bond: Theoretical Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Hydride 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomérisation de Molécules Organiques Insaturées: Quel Fragment Métallique pour Quelle Molécule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de la Division Chimie de Coordination de la SFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Théorique de la Réaction MHCl(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; + HCCPh --&amp;gt; MHCl(=C=CHPh)(PR&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;. Influence du Métal (M = Ru, Os) et de l'Hydrure sur le Mécanisme de Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONCOORD-GECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Noirmoutier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isomérisation de Molécules Organiques Insaturées: Quel Fragment Métallique pour Quelle Molécule ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Catalyse Homogène de la Division Chimie de Coordination de la SFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Exchange Phenomena in Hydrido-Vinylidene Transition Metal Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hydrogen Transfer: Experiment and Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permutation de Particules Identiques dans des Polyhydrures de Métaux de Transition: une Approche Théorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journée Grand Sud Ouest de la SFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1997, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics on an ab initio Surface for Calculating Quantum Exchange in OsH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;X(PH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Clot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Hydrogen and Quantum Mechanical Phenomena in the Coordination Sphere of Transition Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Santa Fe, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00430748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId739"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F674BB23"/>
+    <w:nsid w:val="817839DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-clot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8332-5545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057186138" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-9585-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435294v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01637" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787289v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Luttringer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;try" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bantreil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400054" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05071634v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Personeni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rialland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benaissa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bennaamane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04573" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587922v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Geniller" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben Kraim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taillefer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007916v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Specklin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le D&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Mu&#241;oz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203774" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608689v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Osadchuk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Aav" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Borovkov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100345" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357901v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaraj Ayyappan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Saha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grellier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00384" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03190913v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Konrad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Nghi Truong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Rissanen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020275" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Postils" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lipschutz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Fasulo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC00997K" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617464v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00965b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617498v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Meniailava" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Adamson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hasan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842461950192X" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012876v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Espada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Yagoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nebra" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901295" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006418v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balcells" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Macgregor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu Maseras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02498" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Liu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berges" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Zaid" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02834" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04988814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818339v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Merz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Gade" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC01025K" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Gilmour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel P. Lauzon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Schafer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00674" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882704v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805915" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871104v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Wei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.08.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718895v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foschi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Roth" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Enders" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc00478a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874239v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rocaboy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dailler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neuburger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salom&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807097" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713508v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quintero-Duque" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Misal Castro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201700122" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583862v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. Clough" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mellino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mountford" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05405" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583859v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Protchenko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Slusarczyk" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Stevenson" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01831" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585569v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00477" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01435008v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601141" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661618v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Y. Phani Kumar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Rogge" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhivardhana Reddy Yetra" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bechtoldt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703680" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619861v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Benakki" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhate Guenoun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.217" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338976v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun T. Plundrich" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz H. Gade" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601213" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJM8T1ZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316472v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00099" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185849v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C Stevenson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b06627" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188456v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Wallis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban S. Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia I. Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501569" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4CB36BQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241045v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503732" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412734v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M. Holstein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vogler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b00898" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138729v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F. Donnelly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralte Lalrempuia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge M&#252;ller-Bunz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Albrecht" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501197g" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098138v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cassen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500972f" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053546v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gloaguen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201404753" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80570LXV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067932v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Bair" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Schramm" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey G. Sergeev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505579f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098139v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Davi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudoin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501610x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764430v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Joost" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT32274A" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922814v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura R. Groom" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schwarz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om401008a" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807150v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Millet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SC50428J" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan B&#233;nac-Lestrille" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Helmstedt" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400610k" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801630v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jen Tiong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203905" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72M2WG61-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725864v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200757" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668164v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Selby" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12359B" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691404v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jazzar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Renaudat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103153" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM56F3NW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575214v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova-Flores" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05165a" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552889v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daniel Schofield" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Schwarz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002776" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK89QG2F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593720v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseralla Jasim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A Macgregor" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Macgrady" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar100136x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586609v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Feliz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200068k" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646018v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201896q" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575216v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om101167p" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637829v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201573q" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637828v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petit" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja203828r" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586606v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc10862j" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531501v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M. Kraft" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Brennessel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Jones" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2010.05.003" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDM23KSD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506947v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D. Manley" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1036513" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530408v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Tanabe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00157K" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ST74Z7XS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530410v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Perutz" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00296H" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TKZ6SQ96-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531506v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B. Chaplin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J. Stevens" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1004995" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691425v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack-Kreutzer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Pierre" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1048847" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691421v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00578a" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FZT5QNXQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461208v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Taffin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Kreutler" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00536f" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-890TKRHR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449215v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Sabo-Etienne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905970" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691422v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003544" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3W143Z5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440776v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920090h" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-70CSRFD0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455818v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr900315k" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417808v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan E. Evans" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Burke" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sornanong Yaibuathes" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905057w" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429572v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Blacker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B. Duckett" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Grace" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b912943j" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XJ6KNG9L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382217v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo E. Guiducci" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Boyd" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901774g" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2LXFRRQ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371725v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique P&#233;charman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200806178" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CRRFVJ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361659v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciancaleoni" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Zuccaccia" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zuccaccia" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceo Macchioni" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8009552" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382219v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900151" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7M4BM61R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391067v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;gret" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901640m" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321855v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805164n" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FXP565Z5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277664v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leduc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salameh" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravong Soulivong" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chabanas" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800189a" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJRGSG89-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308918v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R. Barone" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cini" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Maresca" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.05.040" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09898G3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276844v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritanshu Sinha" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary J. Tonzetich" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077749v" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321856v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8007597" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MZ7PS89-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321860v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Cowley" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800709f" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z109ZK6B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267313v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius V. Campian" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077357o" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4M6KFLX9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276099v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Poyatos" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcnamara" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Incarvito" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Peris" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800021c" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SNSF1NWT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308915v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Bigmore" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Meyer" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Krummenacher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz R&#252;egger" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800181" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVMDFXBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321857v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulten" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stasch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b813911c" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4J5R939-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284001v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinakar Gnanamgari" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Crabtree" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800134d" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2CS2W6N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321861v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chaumontet" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Piccardi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audic" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hitce" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peglion" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805598s" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WLD2X8FW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321859v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8007103" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NC25FC4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308912v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara S. Tredget" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800279d" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3CTDR2RP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175178v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Viciano" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Corberan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Mata" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7006979" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XDZNVQM8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174438v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b711941k" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5Q6KZB4V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178673v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poater" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solans-Monfort" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja070625y" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G6WRDJBT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143621v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0609454104" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166205v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0733538" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2XNH8DL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166212v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Bellachioma" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cardaci" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7003157" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3KWFBN10-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166201v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705037b" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MVXXJRDC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175629v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina M. Voutchkova" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0742885" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4P54WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143626v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Toner" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Matthes" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gr&#252;ndemann" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Limbach" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608979104" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362463v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Bolton" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Adams" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart R. Dubberley" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060096r" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-73F4XR34-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362456v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel A. Sparkes" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Raithby" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Shields" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Chisholm" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B607531M" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W7Z3JVRW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362453v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja065638a" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L0HKMK1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362457v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061803a" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HXB2P3V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362460v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604481f" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-857MKTS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362455v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Wilson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0606136" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X8LHWN4W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020404v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aballay" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clot" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eisenstein" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Garland" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godoy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020402v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zuccaccia" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macchioni" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020386v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Appelhans" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacevic" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chianese" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miecznikowski" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020398v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Boyd" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Guiducci" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mountford" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020383v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alunni" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellachioma" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del Giacco" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottavi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020390v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolton" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Cowley" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020388v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Solans-Monfort" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cop&#233;ret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020394v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Ward" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orde" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Gade" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020396v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429078v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Chien Weng" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Penner-Hahn" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Caulton" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja049091g" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1M57BJ7G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429085v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Chen" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Heon Lee" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Young Sung" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah N. Appelhans" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja048473j" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B2WVSB85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429075v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Ward" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Orde" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om049701l" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-75B7ZJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429065v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97940" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q73R547L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429089v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donnadieu" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om034259c" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H6QXHP70-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429087v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0499243" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BD5S3PWK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429096v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gruet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Patel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207339k" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429095v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Besora" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210036n" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N2SG1NX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429090v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Oelckers" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Klahn" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b305064e" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-62Z45T81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164020v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Paih" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derien" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0349554" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2NMGS3B5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429091v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sabatini" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic034549l" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5Q5JSKP9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429094v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Miecznikowski" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210784h" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z5RQX4ZN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429099v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Dube" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Faller" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010802i" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QJ31RBG6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429097v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b208327b" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PLFPF8Q1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429098v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207588c" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K256GJFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429105v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006829m" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429104v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010015l" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5MSL5K2S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429103v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Loch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0105258" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-050FZ52B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429108v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Giessner-Prettre" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest R. Davidson" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om991002z" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D9Q3RNPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429110v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Coalter" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Huffman" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Werner-Zwanziger" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a907624g" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429107v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9943997" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JWS8ZS6C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429109v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Lled&#243;s" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr980397d" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QV2D5MQ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429111v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejian Huang" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Young Jr." TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Streib" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om990649g" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QX6BFC9W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429115v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manteghetti" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belin" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard-Charbonnel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429114v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809997i" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XQ68ZWH1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429112v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ayllon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Sayers" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om990301l" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6ZH4JS4R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429113v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Eckert" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9836141" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2GKL0D1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429117v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Cooper" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Huffman" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja981727e" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-62T283HJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429116v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808601j" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-630MRC2J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429121v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp980284y" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LHZG6Z15-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429118v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bosque" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Fantacci" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9824573" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLH4L0WQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429119v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg. J. Spivak" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja980518r" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H58D64P6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429120v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Oliv&#225;n" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om971109r" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5K9QG812-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429122v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9709493" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VDM1SCNT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429123v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kuhlman" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja970603j" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CGVF5WPB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429124v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;lissier" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00111a018" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-267SZBK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429125v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Jensen" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger Jones" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00076a100" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG01H5J2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429126v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albinati" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I. Bakhmutov" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00069a032" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3535P6TV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429129v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haakansson" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Jagner" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic00052a013" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XS0RL2RJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407209v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798955v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686549v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430718v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430717v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430707v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347399v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430709v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430723v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430713v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430732v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430729v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430715v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430738v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430743v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430736v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430768v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430770v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430744v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430771v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430773v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430772v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430747v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430774v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430748v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-clot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8332-5545" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057186138" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/P-9585-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505150v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakshi Mohan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Clot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cordier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Carpentier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sarazin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500401" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615804v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Personeni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueli Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Babinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soussana Azar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Duquesnoy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d6qi00081a" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lavi&#233;ville" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bakkali-Hassani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ladmiral" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5c01637" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787289v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Luttringer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;try" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bantreil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202400054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05071634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Rialland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idir Benaissa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Bennaamane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c04573" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587922v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Geniller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Ben Kraim" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Taillefer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jaroschik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202401494" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007916v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Coffinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Specklin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le D&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Mu&#241;oz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203774" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03608689v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Osadchuk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riina Aav" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Borovkov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.202100345" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357901v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaraj Ayyappan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koushik Saha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Grellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vendier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.1c00384" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03190913v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nele Konrad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khai-Nghi Truong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Rissanen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13020275" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Espada" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Yagoub" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon&#8208;merceron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nebra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201901295" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617498v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Meniailava" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Adamson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Hasan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S108842461950192X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cp00965b" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02617107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Yang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#242;nica Postils" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lipschutz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meg Fasulo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC00997K" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02493979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorck Mohr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renom-Carrasco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demarcy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsje Alessandra Quadrelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Camp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b04864" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04988814v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balcells" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Macgregor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu Maseras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.9b02498" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076372v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujia Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berges" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassir Zaid" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ouazzani Chahdi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.8b02834" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818339v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Merz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wadepohl" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Gade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC01025K" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damon Gilmour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel P. Lauzon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurel Schafer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.8b00674" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882704v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Espada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Liao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Massou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201805915" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871104v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duo Wei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Sadek" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Darcel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2018.08.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718895v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Foschi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Roth" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Enders" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cc00478a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874239v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Rocaboy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dailler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Zellweger" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neuburger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salom&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807097" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin A. Clough" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Mellino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Mountford" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.7b05405" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey V. Protchenko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Slusarczyk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Stevenson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.7b01831" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01713508v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quintero-Duque" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Misal Castro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dorcet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roisnel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.201700122" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01435008v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Sortais" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201601141" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585569v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.organomet.7b00477" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661618v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Y. Phani Kumar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torben Rogge" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santhivardhana Reddy Yetra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bechtoldt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703680" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619861v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Benakki" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhate Guenoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.217" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338976v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun T. Plundrich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz H. Gade" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601213" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QJM8T1ZQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316472v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Eisenstein" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.6b00099" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138729v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate F. Donnelly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralte Lalrempuia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge M&#252;ller-Bunz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Albrecht" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om501197g" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241045v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201503732" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412734v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M. Holstein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vogler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Larini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pilet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.5b00898" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C Stevenson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b06627" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188456v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Wallis" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Alcaraz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban S. Petit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia I. Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501569" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N4CB36BQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067932v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph S. Bair" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=York Schramm" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey G. Sergeev" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505579f" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053546v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cassen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gloaguen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Guyard-Duhayon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Poblador-Bahamonde" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201404753" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80570LXV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098138v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Daran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om500972f" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098139v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos E. Kefalidis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Davi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudoin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo501610x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801630v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei-Jen Tiong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura R. Groom" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203905" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72M2WG61-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764430v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Joost" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT32274A" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Schwarz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om401008a" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807150v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Millet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3SC50428J" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859736v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan B&#233;nac-Lestrille" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Helmstedt" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om400610k" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725864v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201200757" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668164v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D. Selby" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2DT12359B" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691404v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Jazzar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Renaudat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201103153" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZM56F3NW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586606v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. Schwarz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Nova-Flores" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc10862j" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575214v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0cc05165a" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552889v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daniel Schofield" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201002776" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PK89QG2F-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593720v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naseralla Jasim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A Macgregor" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John E. Macgrady" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ar100136x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586609v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Feliz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200068k" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646018v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201896q" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575216v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om101167p" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637829v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic201573q" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637828v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja203828r" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455818v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr900315k" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461208v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Taffin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenda Kreutler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b9nj00536f" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-890TKRHR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531501v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley M. Kraft" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W. Brennessel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Jones" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2010.05.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MDM23KSD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506947v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine D. Manley" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1036513" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530410v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guihaume" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Perutz" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00296H" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-TKZ6SQ96-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530408v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Tanabe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00157K" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-ST74Z7XS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531506v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B. Chaplin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte J. Stevens" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om1004995" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691425v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sofack-Kreutzer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Pierre" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja1048847" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691421v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0dt00578a" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-FZT5QNXQ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691422v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jean-G&#233;rard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201003544" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3W143Z5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449215v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Sabo-Etienne" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200905970" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440776v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b920090h" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-70CSRFD0-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371725v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fr&#233;d&#233;rique P&#233;charman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200806178" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9CRRFVJ3-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417808v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meagan E. Evans" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Burke" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sornanong Yaibuathes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja905057w" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429572v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. John Blacker" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon B. Duckett" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Grace" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b912943j" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XJ6KNG9L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382217v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo E. Guiducci" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine L. Boyd" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b901774g" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-2LXFRRQ7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361659v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ciancaleoni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Zuccaccia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zuccaccia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alceo Macchioni" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8009552" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382219v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200900151" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7M4BM61R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391067v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire M&#233;gret" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja901640m" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308912v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara S. Tredget" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800279d" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3CTDR2RP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321861v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chaumontet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Piccardi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audic" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hitce" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peglion" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805598s" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-WLD2X8FW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321859v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bolton" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8007103" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8NC25FC4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276844v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Basset" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cop&#233;ret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amritanshu Sinha" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary J. Tonzetich" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077749v" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321860v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew R. Cowley" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800709f" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Z109ZK6B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321856v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om8007597" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1MZ7PS89-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321855v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja805164n" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-FXP565Z5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308918v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen R. Barone" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Cini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Maresca" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2008.05.040" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W09898G3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277664v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Leduc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Salameh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daravong Soulivong" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chabanas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja800189a" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MJRGSG89-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321857v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schulten" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Stasch" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b813911c" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-C4J5R939-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308915v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R. Bigmore" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Meyer" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Krummenacher" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz R&#252;egger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200800181" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVMDFXBQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276099v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Macarena Poyatos" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mcnamara" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Incarvito" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Peris" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800021c" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SNSF1NWT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267313v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius V. Campian" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja077357o" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4M6KFLX9-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284001v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinakar Gnanamgari" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H. Crabtree" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800134d" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2CS2W6N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143626v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Toner" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Matthes" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Gr&#252;ndemann" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Heinrich Limbach" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaudret" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0608979104" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178673v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Poater" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Solans-Monfort" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja070625y" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-G6WRDJBT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175178v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Viciano" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Corberan" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Mata" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7006979" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XDZNVQM8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174438v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b711941k" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5Q6KZB4V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143621v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0609454104" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166205v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0733538" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-S2XNH8DL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166212v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Bellachioma" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cardaci" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om7003157" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3KWFBN10-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175629v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelina M. Voutchkova" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0742885" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H4P54WSN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166201v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b705037b" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-MVXXJRDC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362460v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b604481f" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-857MKTS0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362457v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja061803a" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HXB2P3V3-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362455v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D. Bolton" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Adams" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Wilson" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om0606136" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X8LHWN4W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362463v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart R. Dubberley" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om060096r" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-73F4XR34-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362456v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel A. Sparkes" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R. Raithby" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory P. Shields" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Chisholm" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B607531M" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W7Z3JVRW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362453v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja065638a" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-L0HKMK1R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020396v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Solans-Monfort" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clot" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cop&#233;ret" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eisenstein" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020398v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. L. Boyd" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Guiducci" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mountford" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020404v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aballay" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Garland" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Godoy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020386v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. N. Appelhans" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zuccaccia" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kovacevic" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chianese" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Miecznikowski" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020402v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Macchioni" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020383v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alunni" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellachioma" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del Giacco" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ottavi" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020390v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bolton" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Cowley" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020388v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020394v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. D. Ward" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orde" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Gade" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429078v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsu-Chien Weng" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Penner-Hahn" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth G. Caulton" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja049091g" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1M57BJ7G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429085v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Chen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Heon Lee" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=So Young Sung" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah N. Appelhans" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja048473j" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-B2WVSB85-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429075v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D. Ward" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Orde" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om049701l" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-75B7ZJVX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429089v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Donnadieu" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om034259c" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H6QXHP70-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429065v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b97940" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-Q73R547L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429087v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0499243" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BD5S3PWK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429096v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gruet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Patel" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207339k" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429095v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Besora" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210036n" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-N2SG1NX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429090v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Oelckers" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo A. Klahn" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b305064e" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-62Z45T81-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164020v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Paih" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Monnier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Derien" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H. Dixneuf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0349554" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2NMGS3B5-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429094v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Miecznikowski" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b210784h" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-Z5RQX4ZN-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429091v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Sabatini" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic034549l" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5Q5JSKP9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429098v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b207588c" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-K256GJFF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429099v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Dube" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack W. Faller" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010802i" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QJ31RBG6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429097v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b208327b" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PLFPF8Q1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429103v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Loch" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic0105258" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-050FZ52B-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429105v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006829m" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429104v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010015l" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5MSL5K2S-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429108v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne G&#233;rard" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Giessner-Prettre" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest R. Davidson" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om991002z" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-D9Q3RNPZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429110v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Coalter" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bollinger" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Huffman" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Werner-Zwanziger" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a907624g" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429109v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agusti Lled&#243;s" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cr980397d" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QV2D5MQ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429107v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9943997" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JWS8ZS6C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429117v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan C. Cooper" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Huffman" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Streib" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja981727e" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-62T283HJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429116v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a808601j" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-630MRC2J-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429113v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Eckert" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9836141" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2GKL0D1B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429111v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejian Huang" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Young Jr." TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om990649g" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QX6BFC9W-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429115v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manteghetti" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Belin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tillard-Charbonnel" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pascal" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429114v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/a809997i" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XQ68ZWH1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429112v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Ayllon" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen F. Sayers" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om990301l" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6ZH4JS4R-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429120v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Oliv&#225;n" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om971109r" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5K9QG812-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429121v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp980284y" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-LHZG6Z15-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429118v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Bosque" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Fantacci" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja9824573" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RLH4L0WQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429119v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg. J. Spivak" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja980518r" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-H58D64P6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429122v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om9709493" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-VDM1SCNT-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429123v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Kuhlman" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leforestier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja970603j" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CGVF5WPB-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429124v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;lissier" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00111a018" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-267SZBK1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429126v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Albinati" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir I. Bakhmutov" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00069a032" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-3535P6TV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429125v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig M. Jensen" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger Jones" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja00076a100" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DG01H5J2-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429129v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Haakansson" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Jagner" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic00052a013" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XS0RL2RJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407209v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798955v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686549v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430718v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430717v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430707v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347399v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430709v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430723v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430713v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430732v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430729v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430715v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430743v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430736v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430738v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430770v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430768v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430744v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430771v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430773v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430772v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430747v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430774v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430748v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>