--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Comte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations professionnelles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc 2014 Certification Hermès 5, ASO Lausanne   Oct 2001 DES «Santé publique et communautaire» Université de Nancy   Juin 2001 DES «Santé publique et développement» ULBruxelles/UCLouvain   Sep 1998 Stage «Populations en situation Précaire» avec Médecins Sans Frontières (MSF)   Juin 1995 Doctorat de médecine générale   Juil 1980 Baccalauréat C   **Activités professionnelles :**Juin 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur Geneva Health Forum, Université de Genève</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur scientifique Geneva Health Forum, Hôpitaux Universitaires Genève</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Févr 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission « Cartographie de la recherche scientifique à MSF », MSF-OCG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dece2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de projet étude d’une base opérationnelle de recherche, MSF-OCG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur médical, MSF-OCG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecin référent des activités paludisme et ulcère de Buruli, MSF-OCG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chef de programme de MSF-France en Géorgie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juil 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluation de la lutte contre l’épidémie de paludisme par MSF-France au Burundi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avri 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecin, responsable du programme de MSF-France en Tchétchénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecin, coordinateur médical, programme Nord Soudan MSF-France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Août 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecin, responsable de terrain, programme Abkhasie MSF-France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecin, coordinateur médical, programme Tchétchénie MDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecin au CHRU de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Août 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé d’étude pour DEveloppement Local et Formation en Rhône Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fév 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juil 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission pour le Ministère de l’environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Autres activités :**Oct 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administrateur ASCRES (Association Soutien Centres de recherches, d'Enseignements et de Soins)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janv 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référent soins de plaies pour le service de télémédecine de MSF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAWLC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> World Alliance for Wound & Lymphedema Care</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2007Co-auteur du livre «Chroniques du proche étranger en Tchétchénie»Fév 2006Organisation de l'exposition de peinture « Timour Tsvizhba, peinture d'Abkhazie»Sept 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Webmaster du site de l'Imprimerie, théâtre de Rive de Gier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fév 2005Organisation de la tournée en France de la chanteuse tchèque «Raduza»Mars 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président de «Musique Est Ouest», association d’échanges culturels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avr 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation du tour en France du groupe de musique tchétchène «Pankissi»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président de l’ «Association pour la création d’un label de radios de découverte»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fév 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avr 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administrateur de Radio Dio à Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneva Health Forum : The Forum of Innovative Practices in Global Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Spagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Sheath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Loutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (5), pp.1517. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17051517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulcère de Buruli : Quoi de neuf en 2019?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vuagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des léprologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de Grenoble : la lutte contre les maladies non transmissibles, dont le diabète, une urgence sanitaire pour l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aronica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.371 - 372. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2018.0837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Pharmacokinetics of the Antimalarial Amodiaquine: a Pooled Analysis To Optimize Dosing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohamed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Workman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (10), pp.e02193-17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.02193-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitude and practices of snakebite management amongst health workers in Cameroon: Need for continuous training and capacity building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tondeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Chippaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (10), pp.e0006716. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WAWLC Wound Care Kit for less resourced countries: a key tool for modern adapted wound care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vuagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWMA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Diagnosis of Skin Ulcers in a Mycobacterium ulcerans Endemic Area: Data from a Prospective Study in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Toutous Trellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkemenang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Atangana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.e0004385. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0004385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Buruli Score”: Development of a Multivariable Prediction Model for Diagnosis of Mycobacterium ulcerans Infection in Individuals with Ulcerative Skin Lesions, Akonolinga, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda K Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkemenang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.e0004593. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0004593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of BU-HIV co-infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vitoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Christinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (9), pp.1040-1047. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.12342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical features and management of a severe paradoxical reaction associated with combined treatment of Buruli ulcer and HIV co-infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkemenang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tchaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-14-423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Human Immunodeficiency Virus on the Severity of Buruli Ulcer Disease: Results of a Retrospective Study in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Christinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ciaffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Odermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Serafini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.ofu021. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofu021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerability and safety of artesunate-amodiaquine and artemether-lumefantrine fixed dose combinations for the treatment of uncomplicated Plasmodium falciparum malaria: two open-label, randomized trials in Nimba County, Liberia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastou Valeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mazinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.250. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-12-250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00854378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of artesunate-amodiaquine and artemether-lumefantrine fixed-dose combinations for the treatment of uncomplicated Plasmodium falciparum malaria among children aged six to 59 months in Nimba County, Liberia: an open-label randomized non-inferiority trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastou Valeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mazinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.251. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-12-251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00903747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics différentiels d'infection par Mycobacterium ulcerans : rapports de cas à Akonolinga, Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Toutous Trellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nkemenang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Tschanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.229. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2013.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulcère de Buruli : construction d'un agenda de plaidoyer pour améliorer la lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charitha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Etard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.227-228. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2013.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Buruli Ulcer in Akonolinga Health District, Cameroon: Results of a Cross Sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Porten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Sailor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Njikap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (6), pp.e466. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of three parasite lactate dehydrogenase-based rapid diagnostic tests for the diagnosis of falciparum and vivax malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ashley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Touabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Ahrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hutagalung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khayae Htun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.241. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-8-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Antimalarial Efficacy in a Time of Change to Artemisinin-Based Combination Therapies: The Role of Médecins Sans Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guthmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Checchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid van den Broek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suna Balkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel van Herp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (8), pp.e169. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.0050169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern wound care in a country with limited resources : teaching, state and prospects in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thérèse Ngo Nsoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Meke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Ze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Tassegning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWMA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg,, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Genital Schistosomiasis a risk factor for HIV infection : a literature i review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Christinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Odermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O’brian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bale, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schistosomiase Genitale Féminine un facteur de risque pour un facteur de risque pour l'infection VIH? revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Christinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Odermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O’brian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI(es) Actualités du Pharo 2015-Les vaccinations dans les pays en développement Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic différentiel du Buruli : données d'Akonolinga , Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Toutous Trellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkemenang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Eyangoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMS Conférence sur l'ulcère de Buruli, Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaies chroniques, Ulcère de Buruli et Tradipraticiens : conception d'une étude pour mieux comprendre les réalités du terrain dans le district de santé d'Akonolinga, région du centre Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thérèse Ngo Nsoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Nko'O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ndjalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogomil Kohlbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMS conférence sur l'ulcère de Buruli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Buruli ulcer / HIV coinfection: from operational research to WHO guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Christinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geneva Health Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Prévention des Incapacités dans la Prise en Charge Multidisciplinaire des Plaies et des Maladies Tropicales Négligées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Tassegning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Ngo Nsoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Nfoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Abanda Meva'A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Suisse pour les Soins de Plaies Section Romande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-soin: comment s'occuper de ses plaies chez soi Expérience du centre de prise en charge des plaies chroniques d'Akonolinga, Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thérèse Ngo Nsoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Mfoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geneva Health Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-soin : Comment s’occuper de ses plaies chez soi, expérience du centre de prise en charge des plaies chroniques d’Akonolinga au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vuagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Mfoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thérèse Ngo Tsonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMS Conférence sur l'ulcère de Buruli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Eric Comte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations professionnelles :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc 2014 Certification Hermès 5, ASO Lausanne   Oct 2001 DES «Santé publique et communautaire» Université de Nancy   Juin 2001 DES «Santé publique et développement» ULBruxelles/UCLouvain   Sep 1998 Stage «Populations en situation Précaire» avec Médecins Sans Frontières (MSF)   Juin 1995 Doctorat de médecine générale   Juil 1980 Baccalauréat C   **Activités professionnelles :**Juin 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur Geneva Health Forum, Université de Genève</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coordinateur scientifique Geneva Health Forum, Hôpitaux Universitaires Genève</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Févr 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mars 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission « Cartographie de la recherche scientifique à MSF », MSF-OCG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dece2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de projet étude d’une base opérationnelle de recherche, MSF-OCG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Directeur médical, MSF-OCG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecin référent des activités paludisme et ulcère de Buruli, MSF-OCG</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chef de programme de MSF-France en Géorgie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juil 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Evaluation de la lutte contre l’épidémie de paludisme par MSF-France au Burundi</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avri 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sept 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecin, responsable du programme de MSF-France en Tchétchénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecin, coordinateur médical, programme Nord Soudan MSF-France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sep 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Août 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecin, responsable de terrain, programme Abkhasie MSF-France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecin, coordinateur médical, programme Tchétchénie MDM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecin au CHRU de Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Août 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé d’étude pour DEveloppement Local et Formation en Rhône Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fév 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juil 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de mission pour le Ministère de l’environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">**Autres activités :**Oct 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administrateur ASCRES (Association Soutien Centres de recherches, d'Enseignements et de Soins)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janv 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référent soins de plaies pour le service de télémédecine de MSF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Présent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur du </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WAWLC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> World Alliance for Wound & Lymphedema Care</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2007Co-auteur du livre «Chroniques du proche étranger en Tchétchénie»Fév 2006Organisation de l'exposition de peinture « Timour Tsvizhba, peinture d'Abkhazie»Sept 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Déc 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Webmaster du site de l'Imprimerie, théâtre de Rive de Gier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fév 2005Organisation de la tournée en France de la chanteuse tchèque «Raduza»Mars 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Juin 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président de «Musique Est Ouest», association d’échanges culturels</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nov 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avr 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation du tour en France du groupe de musique tchétchène «Pankissi»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mai 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Président de l’ «Association pour la création d’un label de radios de découverte»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fév 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avr 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Administrateur de Radio Dio à Saint-Etienne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneva Health Forum : The Forum of Innovative Practices in Global Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Spagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danny Sheath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Loutan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (5), pp.1517. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17051517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulcère de Buruli : Quoi de neuf en 2019?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vuagnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des léprologues de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déclaration de Grenoble : la lutte contre les maladies non transmissibles, dont le diabète, une urgence sanitaire pour l’Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Delisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Besançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Beran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aronica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvette Balcou-Debussche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28, pp.371 - 372. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2018.0837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Pharmacokinetics of the Antimalarial Amodiaquine: a Pooled Analysis To Optimize Dosing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mohamed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Penny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Workman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Sasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 62 (10), pp.e02193-17. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AAC.02193-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03136362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitude and practices of snakebite management amongst health workers in Cameroon: Need for continuous training and capacity building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Dub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Tondeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Chippaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (10), pp.e0006716. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0006716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Buruli Score”: Development of a Multivariable Prediction Model for Diagnosis of Mycobacterium ulcerans Infection in Individuals with Ulcerative Skin Lesions, Akonolinga, Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolanda K Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkemenang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.e0004593. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0004593⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The WAWLC Wound Care Kit for less resourced countries: a key tool for modern adapted wound care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vuagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWMA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Diagnosis of Skin Ulcers in a Mycobacterium ulcerans Endemic Area: Data from a Prospective Study in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Toutous Trellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkemenang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Atangana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.e0004385. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0004385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of BU-HIV co-infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vitoria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Christinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (9), pp.1040-1047. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tmi.12342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical features and management of a severe paradoxical reaction associated with combined treatment of Buruli ulcer and HIV co-infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkemenang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tchaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-14-423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Human Immunodeficiency Virus on the Severity of Buruli Ulcer Disease: Results of a Retrospective Study in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Christinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ciaffi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Odermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaela Serafini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.ofu021. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofu021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolerability and safety of artesunate-amodiaquine and artemether-lumefantrine fixed dose combinations for the treatment of uncomplicated Plasmodium falciparum malaria: two open-label, randomized trials in Nimba County, Liberia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastou Valeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mazinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.250. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-12-250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00854378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of artesunate-amodiaquine and artemether-lumefantrine fixed-dose combinations for the treatment of uncomplicated Plasmodium falciparum malaria among children aged six to 59 months in Nimba County, Liberia: an open-label randomized non-inferiority trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Schramm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parastou Valeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Mazinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (1), pp.251. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-12-251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00903747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics différentiels d'infection par Mycobacterium ulcerans : rapports de cas à Akonolinga, Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Toutous Trellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nkemenang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">É. Tschanz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.229. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2013.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulcère de Buruli : construction d'un agenda de plaidoyer pour améliorer la lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Casenghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charitha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Etard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et santé tropicales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (2), pp.227-228. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/mst.2013.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Buruli Ulcer in Akonolinga Health District, Cameroon: Results of a Cross Sectional Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaudia Porten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Sailor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Njikap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Sobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (6), pp.e466. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pntd.0000466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of three parasite lactate dehydrogenase-based rapid diagnostic tests for the diagnosis of falciparum and vivax malaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Ashley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Touabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareta Ahrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hutagalung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khayae Htun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Malaria Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.241. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1475-2875-8-241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Antimalarial Efficacy in a Time of Change to Artemisinin-Based Combination Therapies: The Role of Médecins Sans Frontières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guthmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Checchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid van den Broek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suna Balkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel van Herp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (8), pp.e169. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.0050169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modern wound care in a country with limited resources : teaching, state and prospects in Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thérèse Ngo Nsoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Meke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Ze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Tassegning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWMA conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gothenburg,, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic différentiel du Buruli : données d'Akonolinga , Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Toutous Trellu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Nkemenang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Ehounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Eyangoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMS Conférence sur l'ulcère de Buruli, Genève</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female Genital Schistosomiasis a risk factor for HIV infection : a literature i review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Christinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Odermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O’brian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th European Congress on Tropical Medicine and International Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bale, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schistosomiase Genitale Féminine un facteur de risque pour un facteur de risque pour l'infection VIH? revue de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Christinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Calmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Odermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O’brian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI(es) Actualités du Pharo 2015-Les vaccinations dans les pays en développement Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaies chroniques, Ulcère de Buruli et Tradipraticiens : conception d'une étude pour mieux comprendre les réalités du terrain dans le district de santé d'Akonolinga, région du centre Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thérèse Ngo Nsoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Nko'O</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ndjalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogomil Kohlbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMS conférence sur l'ulcère de Buruli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Buruli ulcer / HIV coinfection: from operational research to WHO guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Christinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Comte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geneva Health Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Prévention des Incapacités dans la Prise en Charge Multidisciplinaire des Plaies et des Maladies Tropicales Négligées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Tassegning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Wanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Thérèse Ngo Nsoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Nfoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Abanda Meva'A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Suisse pour les Soins de Plaies Section Romande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-soin: comment s'occuper de ses plaies chez soi Expérience du centre de prise en charge des plaies chroniques d'Akonolinga, Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thérèse Ngo Nsoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Mfoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geneva Health Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-soin : Comment s’occuper de ses plaies chez soi, expérience du centre de prise en charge des plaies chroniques d’Akonolinga au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vuagnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanine Mfoumou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Thérèse Ngo Tsonga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raoul Mvondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OMS Conférence sur l'ulcère de Buruli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId140"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wawlc.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561727v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Spagnoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Comte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Sheath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Loutan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17051517" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vuagnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delisle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aronica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2018.0837" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03136362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Penny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Workman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sasi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02193-17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taieb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chippaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006716" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560729v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Toutous Trellu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkemenang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ehounou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Atangana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004385" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560725v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda K Mueller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bastard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004593" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Brien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ford" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vitoria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12342" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wanda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ehounou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tchaton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-14-423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Christinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ciaffi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Odermatt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Serafini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofu021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schramm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastou Valeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mazinda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-250" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-251" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toutous Trellu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkemenang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mboua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Tschanz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ehounou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2013.0219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casenghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charitha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mueller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Etard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2013.0215" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Porten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sailor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Njikap" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sobry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000466" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ashley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Touabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Ahrer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hutagalung" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayae Htun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-241" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559962v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guthmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Checchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van den Broek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suna Balkan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Herp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0050169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Ngo Nsoga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Meke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Tassegning" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560194v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Christinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O&#8217;brian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560189v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560119v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Eyangoh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Nko'O" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ndjalla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Franck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogomil Kohlbrenner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Brien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ngo Nsoga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Nfoumou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Abanda Meva'A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Mfoumou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mvondo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cyr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Ngo Tsonga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://wawlc.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561727v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Spagnoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Comte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Sheath" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rosset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Loutan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17051517" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560130v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Comte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vuagnat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02015105v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Delisle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Besan&#231;on" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aronica" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvette Balcou-Debussche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2018.0837" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03136362v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed Ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Penny" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Workman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Sasi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02193-17" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Taieb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Dub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Madec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Tondeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Chippaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006716" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560725v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda K Mueller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bastard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nkemenang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ehounou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004593" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560729v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Toutous Trellu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Atangana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004385" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. O'Brien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ford" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vitoria" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Christinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tmi.12342" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560117v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Wanda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Ehounou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tchaton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-14-423" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Christinet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ciaffi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Odermatt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micaela Serafini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofu021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00854378v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Schramm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parastou Valeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Baudin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mazinda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Smith" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-250" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00903747v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-251" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560104v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Toutous Trellu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nkemenang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mboua" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Tschanz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ehounou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2013.0219" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casenghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charitha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mueller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Etard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/mst.2013.0215" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaudia Porten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Sailor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Njikap" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Sobry" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0000466" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559399v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ashley" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Touabi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Ahrer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hutagalung" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khayae Htun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-8-241" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559962v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guthmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Checchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid van den Broek" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suna Balkan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Herp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.0050169" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560393v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Ngo Nsoga" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Meke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Ze" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Tassegning" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560119v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Eyangoh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560194v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Christinet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Calmy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O&#8217;brian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560352v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Nko'O" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ndjalla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Franck" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogomil Kohlbrenner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560925v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O'Brien" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560853v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Ngo Nsoga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Nfoumou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Abanda Meva'A" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560929v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Mfoumou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Mvondo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Cyr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560165v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;r&#232;se Ngo Tsonga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>