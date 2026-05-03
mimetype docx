--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Éric Dagiral </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie, Université Paris Cité, CERLIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6781-2896</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143500988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, se divertir, résoudre des problèmes avec des vidéos de savoirs et de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gilliotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 252 (4), pp.47-108. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.252.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’administration et le numérique au défi du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reset, Dialogues on Civilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/136aj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESET : dix ans d’enquête(s) en sciences sociales sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12cn8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre technologies de santé et soin des technologies : produire des matérialités soignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Matérialités soignantes : les technologies du care en santé, 25, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains & travaux, 2000-2019. Une analyse de vingt années de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020/1-2 (36-37), pp.29-58. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and Accountable Citizenship Through Identification Infrastructures: Database Politics of Copernicus (France) and National Register of Citizens (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khetrimayum Monish Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.368-385. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721820912895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making room for numbers in self-care. A sociology of self-tracking and quantification practices at different stages of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dessajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 216 (4), pp.119-156. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantified Self in question(s). A review of the social science literature on individual self-measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (216), pp.17-54. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension chiffrée du domaine du perfectionnement ? La place des technologies de quantification du soi dans les projets d’auto-optimisation des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 49 (4), pp.719-734. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.194.0719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quantified Self en question(s). Un état des lieux des travaux de sciences sociales consacrés à l’automesure des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire place aux chiffres dans l’attention à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dessajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°216 (4), pp.119. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens sociaux numériques. Pour une sociologie plus soucieuse des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer pour prévenir ? Entre mise en nombre et mise en ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mesurer pour prévenir ?, 2016/1 (28), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.028.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Knowledge in Boundary Infrastructures: Inside and Beyond a Database for Rare Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Knowledge Infrastructures: Part II, 29 (2), pp.44-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les cultures visuelles sur le web. Constituer un corpus à l'aide de la recherche inversée d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.17-35. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.10.3.17-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, moteur ou miroir des transformations sociales contemporaines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la documentation francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les transformations de la société française, 383, pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces de sang. Proposition pour une sociologie de la diffusion des images de Twilight sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sociologie de l'image, sociologie par l'image, 147, pp.79-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des journalistes enfin libérés de leurs sources? Promesse et réalité du &amp;quot;journalisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir pour savoir : concevoir et partager des &amp;quot;vues&amp;quot; à travers une base de données biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (178-179), pp.163-196. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.178.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des journalistes enfin libérés de leurs sources ? Promesse et réalité du journalisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.52-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven journalism and the public good: &amp;quot;Computer-assisted-reporters&amp;quot; and &amp;quot;programmer-journalists&amp;quot; in Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Novembre, 20 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1461444812463345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mains dans les bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (6), pp.229-254. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.015.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web colle au territoire : l'exploration de l'information hyperlocale à Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84-85, pp.80-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et la presse, une révolution internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie de la distance? Décrire les usages des dispositifs techniques dans les mondes de l’éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer/Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait du journaliste en programmeur. L'émergence d'une figure du journaliste hacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22-23, pp.144-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse en ligne : où en est la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.13-42. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo à la Une ! L'innovation dans les formats de la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.101-132. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation des sociabilités et des savoirs en tension : les réseaux sociaux et l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des activités en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp. 3-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir autrement. Cyril Lemieux, sociologue-blogueur pendant la campagne présidentielle de 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp. 51-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirates, hackers, hacktivistes : déplacements et dilution de la frontière électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 733-734, pp.480-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'administration éléctronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 346, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers et pratiques des nouveaux services en ligne : comment déclarer ses impôts sur Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de recherche de l'école des Ponts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'administration électronique au prisme des rapports publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 99-100, pp. 33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 10 (1), pp.194-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P : From file sharing to meta-information pooling : ICT usability to usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration électronique : une difficile mise en cohérence des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.110.0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour un retour historique sur la sociologie du numérique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La requalification contemporaine des pratiques photographiques. Usages et catégorisation de photos « pense-bêtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03896214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Self-Tracking to Tracking Patients? Do Health Organizations Tend to Invisibilize the Reflexivity inscribed in QS-inspired Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Social Studies of Science / 4S Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Social Studies of Science, Aug 2018, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03896248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des relations parents-enfants dans la conception d’applications numériques chez Bayard-jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets et médias de l'enfance : conception et circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Paris Nord, May 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des relations parents-enfants dans la conception d'applications numériques de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et diffusion des cultures visuelles sur le web : défis et pistes méthodologiques pour une sociologie de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités délivrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne / Digital Humanities Laboratory (DHLab), Oct 2013, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than ontologeeks : making (rare) diseases with databases and ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Ontology, assemblages and embodied knowledge. Society for the Social Studies of Science (4S). Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire collectivement et diffuser des connaissances sur les maladies rares. Une plateforme biomédicale &amp;quot;old school&amp;quot; à l'épreuve du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire W2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands at work behind a database. Invisible work, articulation work and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Individuals. Computer and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investiguer par les bases de données : Computer assisted reporters et programmeurs-journalistes à Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Databases Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discuter de maladies incertaines : la mobilisation des connaissances biomédicales dans les forums dédiés aux maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données avec &amp;quot;vues&amp;quot; : Une infrastructure biomédicale à l'épreuve des pratiques et des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Databases Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatics of rare disease classification: Infrastructure, practice and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S-EASST International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façons de problématiser : retour sur la prise en compte des bases de données dans quelques traditions de recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Databases Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des maladies rares au prisme de la production scientifique : classifications biomédicales et cartographie des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès de l'Association Française de Sociologie (AFS) "Création et innovation", Réseau Thématique 29 "Sciences et techniques en société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot; journalistes hackers &amp;quot; dans la rédaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le journalisme, une activité collective : Formes, acteurs, pratiques, enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse en ligne au service de la démocratie locale. LaVoixduNord.fr dans les élections municipales de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française de sociologie, réseau 37 sociologie des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate articulation des cultures scolaire et jeune. Les usages de Twilight de quelques professeurs d'un lycée de ZEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance et cultures : regards des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer de l'information à partir de données : un autre rapport aux sources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Sources et flux des news/nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où parlent les sites d'information locale ? Une typologie des sites de presse locale à Chicago et de leurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les mutations de l'information et des médias locaux et régionaux: économie, contenus, usages et pratiques professionnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web colle au territoire : l'exploration de l'information hyperlocale à Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l'information et des médias locaux et régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agenda et l'équipement. Deux modèles de journalisme d'enquête par les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'enquête en journalisme et en sciences sociales : regards croisés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en base des maladies rares. De la numérisation des savoirs à la construction des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'Association Internationale de Sociologie de Langue Française (AISLF), Comités de recherche " Sciences, innovations technologiques et société " (CR29) et " Sociologie de la communication " (CR33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How rare diseases are made. Platforms as mediators between entities and collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de l'European Association for the Study of Science and Technology (EASST) " Practicing science and technology, performing the social. Track 14 - From a "social raw matter" to the production of stabilized collectives : tracking institutions of knowledge "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate articulation des cultures scolaire et jeune. Les usages de Twilight de quelques professeurs d’un lycée de ZEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Enfance &amp; Cultures, Ministère de la Culture et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing new journalistic formats? The integration of audiovisual contents in French online newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on communication and reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.625-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des contenus audiovisuels dans les journaux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Melodi-médias et loisirs audiovisuels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un dispositif de coordination entre recherche et malades. Le cas de la Plateforme maladies rares françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des ingénieurs grâce aux SHS : la fragile introduction des sciences sociales à l'Ecole Nationale des Ponts-et-Chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences Sociales en Société", Université Paris Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription technique des formats de l'information sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS, RT 29 "Sciences et techniques en société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la diffusion de l'information sur les maladies rares. Etude d'un serveur d'information web et d'un centre d'appel téléphonique grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La santé dans l'espace public", GRESEC-CRAPE-EHESP, 23-24 octobre 2008, Rennes (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et rôle des SHS dans la formation des élèves-ingénieurs - Le cas de l'Ecole des Ponts et Chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sciences humaines et sociales en société", 15 mai 2008, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers-internautes de la télédéclaration aux prises avec le travail administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les TIC et le travail", Association pour l'histoire des télécommunications et de l'informatique, ENST, 21 mai 2008, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études des médias aux prises avec un objet-frontière : internet entre média, TIC et New média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du RT Médias de l'AFS, IEP, 13 juin 2008, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléchargement et culture potentielle : du changement des modes d’accès au changement des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR OPUS, Nov 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets numériques, objets sociaux. Dix ans d'enquête en sciences sociales sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Borelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.1-13, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités soignantes : les technologies du care en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2022, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quantified Self »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 216, 2019, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer pour prévenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016-1, pp.5-20, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.028.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03896166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 160-161, pp.9-281, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (15), 224 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00546446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. Armand Colin, 2021, 978-2200-62695-2. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.marti.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin - Cursus, 2019, 9782200623753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinaire d'internet - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.279, 2016, 978-2-200-61311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS and the Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Al Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.219-238, 2025, 978-1-789-45191-7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394388516.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Al Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.227-246, 2024, Sciences - enjeux, themes generaux et methodes de l'histoire des sciences et des techniques, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ouvrage inclassable ? Présentation de la traduction française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'ehess. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arranger les Choses. Des conséquences de la classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.11-26, 2023, EHESS-Translations, 978-2-7132-2956-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Al Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Techniques et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Une sociologie des faits sociaux technicisés pour analyser des liens sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.13-30, 2021, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.marti.2021.01.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques numériques de l’engagement ? De la « mise en données » à la « mise en jeu » des activités de quantification de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gamification de la société. Vers un régime du jeu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 9781784057268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Engagement Technologies? The Interplay of Datafication and Gamification in Quantified Self Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Gamification of Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE WILEY, 2021, 978-1-786-30645-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand internet transforme le lien familial : une enquête dans la France populaire rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour les enfants, un jeu d'adultes ? Adressage et production du lien enfant-parent à travers des livres numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfance en conception(s): Comment les industries culturelles s'adressent-elles aux enfants ? Bruxelles : Peter Lang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Logique de Jack Goody : écriture, abstraction et communication dans la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logique de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.7-25, 2018, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.goody.2018.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur Facebook, les jeunes sont-ils dans un monde à part?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordinaire d'internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.120-139, 2016, 978-2-200-61311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.223, 2016, "Cursus", 978-2-200-61242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;science des données&amp;quot; à la conquête des mondes sociaux. Ce que le &amp;quot;Big Data&amp;quot; doit aux épistémologies locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.-. Menger &amp; S. Paye (dir.), Big data et traçabilité numérique. Les sciences sociales face à la quantification massive des individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2016, collection "Conférences du Collège de France"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site et son audience. Enquêter sur les métriques du web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barats C. (dir.), Analyser le web en sciences humaines et sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.212-223, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site web et son audience. Enquêter sur les métriques du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARATS Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'analyse du web en Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2013, Coll. U, 9782200286279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir autrement. Cyril Lemieux, sociologue-blogeur pendant la campagne présidentielle de 2007 : postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEMIEUX C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un président élu par les médias ? Regards sociologiques sur la présidentielle de 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.173-196, 2010, 9782911256295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la diffusion de l'information sur les maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Romeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes en Santé Publique, pp.149-158, 2010, Communication Santé Social, 978-2-8109-0033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la diffusion de l'information sur les maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ROMEYER H. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes en Santé publique, pp.149-158, 2010, 9782810900336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 heures ! Le sous-titrage des nouvelles séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moyens aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.107-123, 2008, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 heures ! Le sous-titrage amateur des nouvelles séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaudez F. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moyens aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.117-129, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration électronique en Europe. Le cas des impôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Parente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terssac G. de, Bazet I., Rapp L. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans les entreprises par les technologies coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.107-123, 2007, Le travail en débat, 9782915346399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléchargement et culture potentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-223, 2007, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au centre de nos vies confinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arranger les choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de J. DENOUËL, F. GRANJON (dir.). Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages. Presses des Mines-ParisTech, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de TRICLOT M. (ed.). &amp;quot;Le moment cybernétique - La constitution de la notion d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.311-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Aspray (W.), Cerruti (P.E), The Internet and American Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction socio-technique de l'administration électronique. Les usagers et les usages de l'administration fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Ecole des Ponts - ParisTech; Université Paris Est - Marne-la-Vallée, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01129072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Éric Dagiral </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie, Université Paris Cité, CERLIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6781-2896</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143500988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, se divertir, résoudre des problèmes avec des vidéos de savoirs et de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gilliotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 252 (4), pp.47-108. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.252.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESET : dix ans d’enquête(s) en sciences sociales sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12cn8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’administration et le numérique au défi du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reset, Dialogues on Civilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/136aj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre technologies de santé et soin des technologies : produire des matérialités soignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Matérialités soignantes : les technologies du care en santé, 25, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains & travaux, 2000-2019. Une analyse de vingt années de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020/1-2 (36-37), pp.29-58. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and Accountable Citizenship Through Identification Infrastructures: Database Politics of Copernicus (France) and National Register of Citizens (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khetrimayum Monish Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.368-385. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721820912895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making room for numbers in self-care. A sociology of self-tracking and quantification practices at different stages of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dessajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 216 (4), pp.119-156. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantified Self in question(s). A review of the social science literature on individual self-measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (216), pp.17-54. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quantified Self en question(s). Un état des lieux des travaux de sciences sociales consacrés à l’automesure des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire place aux chiffres dans l’attention à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dessajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°216 (4), pp.119. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension chiffrée du domaine du perfectionnement ? La place des technologies de quantification du soi dans les projets d’auto-optimisation des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 49 (4), pp.719-734. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.194.0719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens sociaux numériques. Pour une sociologie plus soucieuse des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer pour prévenir ? Entre mise en nombre et mise en ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mesurer pour prévenir ?, 2016/1 (28), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.028.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Knowledge in Boundary Infrastructures: Inside and Beyond a Database for Rare Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Knowledge Infrastructures: Part II, 29 (2), pp.44-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les cultures visuelles sur le web. Constituer un corpus à l'aide de la recherche inversée d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.17-35. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.10.3.17-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, moteur ou miroir des transformations sociales contemporaines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la documentation francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les transformations de la société française, 383, pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir pour savoir : concevoir et partager des &amp;quot;vues&amp;quot; à travers une base de données biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (178-179), pp.163-196. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.178.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces de sang. Proposition pour une sociologie de la diffusion des images de Twilight sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sociologie de l'image, sociologie par l'image, 147, pp.79-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des journalistes enfin libérés de leurs sources? Promesse et réalité du &amp;quot;journalisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des journalistes enfin libérés de leurs sources ? Promesse et réalité du journalisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.52-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven journalism and the public good: &amp;quot;Computer-assisted-reporters&amp;quot; and &amp;quot;programmer-journalists&amp;quot; in Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Novembre, 20 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1461444812463345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mains dans les bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (6), pp.229-254. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.015.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web colle au territoire : l'exploration de l'information hyperlocale à Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84-85, pp.80-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et la presse, une révolution internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie de la distance? Décrire les usages des dispositifs techniques dans les mondes de l’éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer/Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait du journaliste en programmeur. L'émergence d'une figure du journaliste hacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22-23, pp.144-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo à la Une ! L'innovation dans les formats de la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.101-132. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation des sociabilités et des savoirs en tension : les réseaux sociaux et l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse en ligne : où en est la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.13-42. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des activités en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp. 3-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir autrement. Cyril Lemieux, sociologue-blogueur pendant la campagne présidentielle de 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp. 51-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirates, hackers, hacktivistes : déplacements et dilution de la frontière électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 733-734, pp.480-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'administration éléctronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 346, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers et pratiques des nouveaux services en ligne : comment déclarer ses impôts sur Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de recherche de l'école des Ponts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'administration électronique au prisme des rapports publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 99-100, pp. 33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 10 (1), pp.194-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P : From file sharing to meta-information pooling : ICT usability to usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration électronique : une difficile mise en cohérence des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.110.0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour un retour historique sur la sociologie du numérique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La requalification contemporaine des pratiques photographiques. Usages et catégorisation de photos « pense-bêtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03896214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Self-Tracking to Tracking Patients? Do Health Organizations Tend to Invisibilize the Reflexivity inscribed in QS-inspired Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Social Studies of Science / 4S Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Social Studies of Science, Aug 2018, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03896248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des relations parents-enfants dans la conception d’applications numériques chez Bayard-jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets et médias de l'enfance : conception et circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Paris Nord, May 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des relations parents-enfants dans la conception d'applications numériques de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et diffusion des cultures visuelles sur le web : défis et pistes méthodologiques pour une sociologie de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités délivrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne / Digital Humanities Laboratory (DHLab), Oct 2013, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than ontologeeks : making (rare) diseases with databases and ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Ontology, assemblages and embodied knowledge. Society for the Social Studies of Science (4S). Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discuter de maladies incertaines : la mobilisation des connaissances biomédicales dans les forums dédiés aux maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données avec &amp;quot;vues&amp;quot; : Une infrastructure biomédicale à l'épreuve des pratiques et des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Databases Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire collectivement et diffuser des connaissances sur les maladies rares. Une plateforme biomédicale &amp;quot;old school&amp;quot; à l'épreuve du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire W2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands at work behind a database. Invisible work, articulation work and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Individuals. Computer and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investiguer par les bases de données : Computer assisted reporters et programmeurs-journalistes à Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Databases Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatics of rare disease classification: Infrastructure, practice and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S-EASST International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façons de problématiser : retour sur la prise en compte des bases de données dans quelques traditions de recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Databases Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate articulation des cultures scolaire et jeune. Les usages de Twilight de quelques professeurs d'un lycée de ZEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance et cultures : regards des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer de l'information à partir de données : un autre rapport aux sources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Sources et flux des news/nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web colle au territoire : l'exploration de l'information hyperlocale à Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l'information et des médias locaux et régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agenda et l'équipement. Deux modèles de journalisme d'enquête par les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'enquête en journalisme et en sciences sociales : regards croisés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où parlent les sites d'information locale ? Une typologie des sites de presse locale à Chicago et de leurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les mutations de l'information et des médias locaux et régionaux: économie, contenus, usages et pratiques professionnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse en ligne au service de la démocratie locale. LaVoixduNord.fr dans les élections municipales de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française de sociologie, réseau 37 sociologie des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des maladies rares au prisme de la production scientifique : classifications biomédicales et cartographie des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès de l'Association Française de Sociologie (AFS) "Création et innovation", Réseau Thématique 29 "Sciences et techniques en société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot; journalistes hackers &amp;quot; dans la rédaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le journalisme, une activité collective : Formes, acteurs, pratiques, enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate articulation des cultures scolaire et jeune. Les usages de Twilight de quelques professeurs d’un lycée de ZEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Enfance &amp; Cultures, Ministère de la Culture et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How rare diseases are made. Platforms as mediators between entities and collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de l'European Association for the Study of Science and Technology (EASST) " Practicing science and technology, performing the social. Track 14 - From a "social raw matter" to the production of stabilized collectives : tracking institutions of knowledge "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en base des maladies rares. De la numérisation des savoirs à la construction des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'Association Internationale de Sociologie de Langue Française (AISLF), Comités de recherche " Sciences, innovations technologiques et société " (CR29) et " Sociologie de la communication " (CR33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un dispositif de coordination entre recherche et malades. Le cas de la Plateforme maladies rares françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing new journalistic formats? The integration of audiovisual contents in French online newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on communication and reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.625-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des contenus audiovisuels dans les journaux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Melodi-médias et loisirs audiovisuels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des ingénieurs grâce aux SHS : la fragile introduction des sciences sociales à l'Ecole Nationale des Ponts-et-Chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences Sociales en Société", Université Paris Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription technique des formats de l'information sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS, RT 29 "Sciences et techniques en société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et rôle des SHS dans la formation des élèves-ingénieurs - Le cas de l'Ecole des Ponts et Chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sciences humaines et sociales en société", 15 mai 2008, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers-internautes de la télédéclaration aux prises avec le travail administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les TIC et le travail", Association pour l'histoire des télécommunications et de l'informatique, ENST, 21 mai 2008, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études des médias aux prises avec un objet-frontière : internet entre média, TIC et New média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du RT Médias de l'AFS, IEP, 13 juin 2008, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la diffusion de l'information sur les maladies rares. Etude d'un serveur d'information web et d'un centre d'appel téléphonique grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La santé dans l'espace public", GRESEC-CRAPE-EHESP, 23-24 octobre 2008, Rennes (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléchargement et culture potentielle : du changement des modes d’accès au changement des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR OPUS, Nov 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets numériques, objets sociaux. Dix ans d'enquête en sciences sociales sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Borelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.1-13, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités soignantes : les technologies du care en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2022, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quantified Self »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 216, 2019, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer pour prévenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016-1, pp.5-20, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.028.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03896166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 160-161, pp.9-281, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (15), 224 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00546446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. Armand Colin, 2021, 978-2200-62695-2. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.marti.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin - Cursus, 2019, 9782200623753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinaire d'internet - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.279, 2016, 978-2-200-61311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS and the Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Al Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.219-238, 2025, 978-1-789-45191-7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394388516.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Al Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.227-246, 2024, Sciences - enjeux, themes generaux et methodes de l'histoire des sciences et des techniques, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ouvrage inclassable ? Présentation de la traduction française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'ehess. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arranger les Choses. Des conséquences de la classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.11-26, 2023, EHESS-Translations, 978-2-7132-2956-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Al Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Techniques et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Une sociologie des faits sociaux technicisés pour analyser des liens sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.13-30, 2021, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.marti.2021.01.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques numériques de l’engagement ? De la « mise en données » à la « mise en jeu » des activités de quantification de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gamification de la société. Vers un régime du jeu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 9781784057268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Engagement Technologies? The Interplay of Datafication and Gamification in Quantified Self Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Gamification of Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE WILEY, 2021, 978-1-786-30645-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand internet transforme le lien familial : une enquête dans la France populaire rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour les enfants, un jeu d'adultes ? Adressage et production du lien enfant-parent à travers des livres numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfance en conception(s): Comment les industries culturelles s'adressent-elles aux enfants ? Bruxelles : Peter Lang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Logique de Jack Goody : écriture, abstraction et communication dans la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logique de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.7-25, 2018, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.goody.2018.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur Facebook, les jeunes sont-ils dans un monde à part?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordinaire d'internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.120-139, 2016, 978-2-200-61311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.223, 2016, "Cursus", 978-2-200-61242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;science des données&amp;quot; à la conquête des mondes sociaux. Ce que le &amp;quot;Big Data&amp;quot; doit aux épistémologies locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.-. Menger &amp; S. Paye (dir.), Big data et traçabilité numérique. Les sciences sociales face à la quantification massive des individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2016, collection "Conférences du Collège de France"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site et son audience. Enquêter sur les métriques du web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barats C. (dir.), Analyser le web en sciences humaines et sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.212-223, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site web et son audience. Enquêter sur les métriques du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARATS Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'analyse du web en Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2013, Coll. U, 9782200286279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir autrement. Cyril Lemieux, sociologue-blogeur pendant la campagne présidentielle de 2007 : postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEMIEUX C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un président élu par les médias ? Regards sociologiques sur la présidentielle de 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.173-196, 2010, 9782911256295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la diffusion de l'information sur les maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Romeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes en Santé Publique, pp.149-158, 2010, Communication Santé Social, 978-2-8109-0033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la diffusion de l'information sur les maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ROMEYER H. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes en Santé publique, pp.149-158, 2010, 9782810900336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 heures ! Le sous-titrage amateur des nouvelles séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaudez F. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moyens aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.117-129, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 heures ! Le sous-titrage des nouvelles séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moyens aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.107-123, 2008, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléchargement et culture potentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-223, 2007, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration électronique en Europe. Le cas des impôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Parente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terssac G. de, Bazet I., Rapp L. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans les entreprises par les technologies coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.107-123, 2007, Le travail en débat, 9782915346399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au centre de nos vies confinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arranger les choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de J. DENOUËL, F. GRANJON (dir.). Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages. Presses des Mines-ParisTech, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de TRICLOT M. (ed.). &amp;quot;Le moment cybernétique - La constitution de la notion d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.311-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Aspray (W.), Cerruti (P.E), The Internet and American Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction socio-technique de l'administration électronique. Les usagers et les usages de l'administration fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Ecole des Ponts - ParisTech; Université Paris Est - Marne-la-Vallée, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01129072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="997EBAA7"/>
+    <w:nsid w:val="EE20BCFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dagiral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6781-2896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143500988" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.252.0047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136aj" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789783v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cn8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Marc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khetrimayum Monish Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721820912895" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0119" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0719" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459814v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.028.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.10.3.17-35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412598v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00840107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.178.0163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444812463345" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.015.0229" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00645746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583022v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00572223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00585483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01045163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dauphin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.110.0245" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757148v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793882v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652448v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588015v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397975v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614072v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614018v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614064v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614069v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581153v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Al Dahdah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388516.ch11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03958503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163467v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.goody.2018.01.0007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412673v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412633v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00909500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580948v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747855v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00562016v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835393v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parente" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747852v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734644v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01129072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dagiral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6781-2896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143500988" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.252.0047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cn8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136aj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Marc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khetrimayum Monish Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721820912895" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0119" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0719" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459814v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.028.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.10.3.17-35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00840107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.178.0163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444812463345" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.015.0229" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00645746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00572223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00585483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01045163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dauphin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.110.0245" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588015v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581153v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Al Dahdah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388516.ch11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03958503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163467v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.goody.2018.01.0007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412673v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412633v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00909500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580948v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00562016v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parente" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734644v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01129072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>