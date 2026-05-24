--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Éric Dagiral </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie, Université Paris Cité, CERLIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6781-2896</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143500988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, se divertir, résoudre des problèmes avec des vidéos de savoirs et de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gilliotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 252 (4), pp.47-108. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.252.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESET : dix ans d’enquête(s) en sciences sociales sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12cn8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’administration et le numérique au défi du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reset, Dialogues on Civilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/136aj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre technologies de santé et soin des technologies : produire des matérialités soignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Matérialités soignantes : les technologies du care en santé, 25, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains & travaux, 2000-2019. Une analyse de vingt années de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020/1-2 (36-37), pp.29-58. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and Accountable Citizenship Through Identification Infrastructures: Database Politics of Copernicus (France) and National Register of Citizens (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khetrimayum Monish Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.368-385. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721820912895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making room for numbers in self-care. A sociology of self-tracking and quantification practices at different stages of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dessajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 216 (4), pp.119-156. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantified Self in question(s). A review of the social science literature on individual self-measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (216), pp.17-54. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quantified Self en question(s). Un état des lieux des travaux de sciences sociales consacrés à l’automesure des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire place aux chiffres dans l’attention à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dessajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°216 (4), pp.119. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension chiffrée du domaine du perfectionnement ? La place des technologies de quantification du soi dans les projets d’auto-optimisation des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 49 (4), pp.719-734. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.194.0719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens sociaux numériques. Pour une sociologie plus soucieuse des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer pour prévenir ? Entre mise en nombre et mise en ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mesurer pour prévenir ?, 2016/1 (28), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.028.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Knowledge in Boundary Infrastructures: Inside and Beyond a Database for Rare Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Knowledge Infrastructures: Part II, 29 (2), pp.44-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les cultures visuelles sur le web. Constituer un corpus à l'aide de la recherche inversée d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.17-35. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.10.3.17-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, moteur ou miroir des transformations sociales contemporaines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la documentation francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les transformations de la société française, 383, pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir pour savoir : concevoir et partager des &amp;quot;vues&amp;quot; à travers une base de données biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (178-179), pp.163-196. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.178.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces de sang. Proposition pour une sociologie de la diffusion des images de Twilight sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sociologie de l'image, sociologie par l'image, 147, pp.79-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des journalistes enfin libérés de leurs sources? Promesse et réalité du &amp;quot;journalisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des journalistes enfin libérés de leurs sources ? Promesse et réalité du journalisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.52-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven journalism and the public good: &amp;quot;Computer-assisted-reporters&amp;quot; and &amp;quot;programmer-journalists&amp;quot; in Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Novembre, 20 p. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1461444812463345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mains dans les bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (6), pp.229-254. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.015.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web colle au territoire : l'exploration de l'information hyperlocale à Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84-85, pp.80-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et la presse, une révolution internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie de la distance? Décrire les usages des dispositifs techniques dans les mondes de l’éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer/Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait du journaliste en programmeur. L'émergence d'une figure du journaliste hacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22-23, pp.144-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo à la Une ! L'innovation dans les formats de la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.101-132. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation des sociabilités et des savoirs en tension : les réseaux sociaux et l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse en ligne : où en est la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.13-42. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des activités en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp. 3-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir autrement. Cyril Lemieux, sociologue-blogueur pendant la campagne présidentielle de 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp. 51-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirates, hackers, hacktivistes : déplacements et dilution de la frontière électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 733-734, pp.480-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'administration éléctronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 346, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers et pratiques des nouveaux services en ligne : comment déclarer ses impôts sur Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de recherche de l'école des Ponts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'administration électronique au prisme des rapports publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 99-100, pp. 33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 10 (1), pp.194-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P : From file sharing to meta-information pooling : ICT usability to usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration électronique : une difficile mise en cohérence des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.110.0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour un retour historique sur la sociologie du numérique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La requalification contemporaine des pratiques photographiques. Usages et catégorisation de photos « pense-bêtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03896214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Self-Tracking to Tracking Patients? Do Health Organizations Tend to Invisibilize the Reflexivity inscribed in QS-inspired Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Social Studies of Science / 4S Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Social Studies of Science, Aug 2018, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03896248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des relations parents-enfants dans la conception d’applications numériques chez Bayard-jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets et médias de l'enfance : conception et circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Paris Nord, May 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des relations parents-enfants dans la conception d'applications numériques de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et diffusion des cultures visuelles sur le web : défis et pistes méthodologiques pour une sociologie de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités délivrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne / Digital Humanities Laboratory (DHLab), Oct 2013, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than ontologeeks : making (rare) diseases with databases and ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Ontology, assemblages and embodied knowledge. Society for the Social Studies of Science (4S). Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discuter de maladies incertaines : la mobilisation des connaissances biomédicales dans les forums dédiés aux maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données avec &amp;quot;vues&amp;quot; : Une infrastructure biomédicale à l'épreuve des pratiques et des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Databases Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire collectivement et diffuser des connaissances sur les maladies rares. Une plateforme biomédicale &amp;quot;old school&amp;quot; à l'épreuve du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire W2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands at work behind a database. Invisible work, articulation work and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Individuals. Computer and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investiguer par les bases de données : Computer assisted reporters et programmeurs-journalistes à Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Databases Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatics of rare disease classification: Infrastructure, practice and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S-EASST International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façons de problématiser : retour sur la prise en compte des bases de données dans quelques traditions de recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Databases Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate articulation des cultures scolaire et jeune. Les usages de Twilight de quelques professeurs d'un lycée de ZEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance et cultures : regards des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer de l'information à partir de données : un autre rapport aux sources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Sources et flux des news/nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web colle au territoire : l'exploration de l'information hyperlocale à Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l'information et des médias locaux et régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agenda et l'équipement. Deux modèles de journalisme d'enquête par les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'enquête en journalisme et en sciences sociales : regards croisés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où parlent les sites d'information locale ? Une typologie des sites de presse locale à Chicago et de leurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les mutations de l'information et des médias locaux et régionaux: économie, contenus, usages et pratiques professionnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse en ligne au service de la démocratie locale. LaVoixduNord.fr dans les élections municipales de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française de sociologie, réseau 37 sociologie des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des maladies rares au prisme de la production scientifique : classifications biomédicales et cartographie des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès de l'Association Française de Sociologie (AFS) "Création et innovation", Réseau Thématique 29 "Sciences et techniques en société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot; journalistes hackers &amp;quot; dans la rédaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le journalisme, une activité collective : Formes, acteurs, pratiques, enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate articulation des cultures scolaire et jeune. Les usages de Twilight de quelques professeurs d’un lycée de ZEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Enfance &amp; Cultures, Ministère de la Culture et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How rare diseases are made. Platforms as mediators between entities and collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de l'European Association for the Study of Science and Technology (EASST) " Practicing science and technology, performing the social. Track 14 - From a "social raw matter" to the production of stabilized collectives : tracking institutions of knowledge "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en base des maladies rares. De la numérisation des savoirs à la construction des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'Association Internationale de Sociologie de Langue Française (AISLF), Comités de recherche " Sciences, innovations technologiques et société " (CR29) et " Sociologie de la communication " (CR33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un dispositif de coordination entre recherche et malades. Le cas de la Plateforme maladies rares françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing new journalistic formats? The integration of audiovisual contents in French online newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on communication and reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.625-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des contenus audiovisuels dans les journaux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Melodi-médias et loisirs audiovisuels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des ingénieurs grâce aux SHS : la fragile introduction des sciences sociales à l'Ecole Nationale des Ponts-et-Chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences Sociales en Société", Université Paris Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription technique des formats de l'information sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS, RT 29 "Sciences et techniques en société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et rôle des SHS dans la formation des élèves-ingénieurs - Le cas de l'Ecole des Ponts et Chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sciences humaines et sociales en société", 15 mai 2008, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers-internautes de la télédéclaration aux prises avec le travail administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les TIC et le travail", Association pour l'histoire des télécommunications et de l'informatique, ENST, 21 mai 2008, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études des médias aux prises avec un objet-frontière : internet entre média, TIC et New média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du RT Médias de l'AFS, IEP, 13 juin 2008, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la diffusion de l'information sur les maladies rares. Etude d'un serveur d'information web et d'un centre d'appel téléphonique grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La santé dans l'espace public", GRESEC-CRAPE-EHESP, 23-24 octobre 2008, Rennes (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléchargement et culture potentielle : du changement des modes d’accès au changement des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR OPUS, Nov 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets numériques, objets sociaux. Dix ans d'enquête en sciences sociales sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Borelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.1-13, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités soignantes : les technologies du care en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2022, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quantified Self »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 216, 2019, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer pour prévenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016-1, pp.5-20, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.028.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03896166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 160-161, pp.9-281, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (15), 224 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00546446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. Armand Colin, 2021, 978-2200-62695-2. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.marti.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin - Cursus, 2019, 9782200623753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinaire d'internet - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.279, 2016, 978-2-200-61311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS and the Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Al Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.219-238, 2025, 978-1-789-45191-7. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394388516.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Al Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.227-246, 2024, Sciences - enjeux, themes generaux et methodes de l'histoire des sciences et des techniques, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ouvrage inclassable ? Présentation de la traduction française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'ehess. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arranger les Choses. Des conséquences de la classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.11-26, 2023, EHESS-Translations, 978-2-7132-2956-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Al Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Techniques et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Une sociologie des faits sociaux technicisés pour analyser des liens sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.13-30, 2021, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.marti.2021.01.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques numériques de l’engagement ? De la « mise en données » à la « mise en jeu » des activités de quantification de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gamification de la société. Vers un régime du jeu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 9781784057268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Engagement Technologies? The Interplay of Datafication and Gamification in Quantified Self Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Gamification of Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE WILEY, 2021, 978-1-786-30645-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand internet transforme le lien familial : une enquête dans la France populaire rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour les enfants, un jeu d'adultes ? Adressage et production du lien enfant-parent à travers des livres numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfance en conception(s): Comment les industries culturelles s'adressent-elles aux enfants ? Bruxelles : Peter Lang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Logique de Jack Goody : écriture, abstraction et communication dans la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logique de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.7-25, 2018, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.goody.2018.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur Facebook, les jeunes sont-ils dans un monde à part?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordinaire d'internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.120-139, 2016, 978-2-200-61311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.223, 2016, "Cursus", 978-2-200-61242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;science des données&amp;quot; à la conquête des mondes sociaux. Ce que le &amp;quot;Big Data&amp;quot; doit aux épistémologies locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.-. Menger &amp; S. Paye (dir.), Big data et traçabilité numérique. Les sciences sociales face à la quantification massive des individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2016, collection "Conférences du Collège de France"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site et son audience. Enquêter sur les métriques du web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barats C. (dir.), Analyser le web en sciences humaines et sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.212-223, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site web et son audience. Enquêter sur les métriques du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARATS Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'analyse du web en Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2013, Coll. U, 9782200286279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir autrement. Cyril Lemieux, sociologue-blogeur pendant la campagne présidentielle de 2007 : postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEMIEUX C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un président élu par les médias ? Regards sociologiques sur la présidentielle de 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.173-196, 2010, 9782911256295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la diffusion de l'information sur les maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Romeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes en Santé Publique, pp.149-158, 2010, Communication Santé Social, 978-2-8109-0033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la diffusion de l'information sur les maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ROMEYER H. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes en Santé publique, pp.149-158, 2010, 9782810900336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 heures ! Le sous-titrage amateur des nouvelles séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaudez F. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moyens aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.117-129, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 heures ! Le sous-titrage des nouvelles séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moyens aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.107-123, 2008, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléchargement et culture potentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-223, 2007, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration électronique en Europe. Le cas des impôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Parente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terssac G. de, Bazet I., Rapp L. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans les entreprises par les technologies coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.107-123, 2007, Le travail en débat, 9782915346399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au centre de nos vies confinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arranger les choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de J. DENOUËL, F. GRANJON (dir.). Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages. Presses des Mines-ParisTech, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de TRICLOT M. (ed.). &amp;quot;Le moment cybernétique - La constitution de la notion d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.311-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Aspray (W.), Cerruti (P.E), The Internet and American Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction socio-technique de l'administration électronique. Les usagers et les usages de l'administration fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Ecole des Ponts - ParisTech; Université Paris Est - Marne-la-Vallée, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01129072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId184"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Éric Dagiral </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences en sociologie, Université Paris Cité, CERLIS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eric-dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6781-2896</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">143500988</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=qG2Rsw8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre, se divertir, résoudre des problèmes avec des vidéos de savoirs et de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gilliotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 252 (4), pp.47-108. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.252.0047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’administration et le numérique au défi du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reset, Dialogues on Civilizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/136aj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RESET : dix ans d’enquête(s) en sciences sociales sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12cn8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre technologies de santé et soin des technologies : produire des matérialités soignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Matérialités soignantes : les technologies du care en santé, 25, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains & travaux, 2000-2019. Une analyse de vingt années de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Vincensini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020/1-2 (36-37), pp.29-58. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.036.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governance and Accountable Citizenship Through Identification Infrastructures: Database Politics of Copernicus (France) and National Register of Citizens (India)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khetrimayum Monish Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Technology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (3), pp.368-385. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0971721820912895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03885068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making room for numbers in self-care. A sociology of self-tracking and quantification practices at different stages of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dessajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 216 (4), pp.119-156. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Quantified Self in question(s). A review of the social science literature on individual self-measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (216), pp.17-54. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension chiffrée du domaine du perfectionnement ? La place des technologies de quantification du soi dans les projets d’auto-optimisation des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vol. 49 (4), pp.719-734. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.194.0719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quantified Self en question(s). Un état des lieux des travaux de sciences sociales consacrés à l’automesure des individus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (4), pp.17. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire place aux chiffres dans l’attention à soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Dessajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Legon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°216 (4), pp.119. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens sociaux numériques. Pour une sociologie plus soucieuse des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), pp.3-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer pour prévenir ? Entre mise en nombre et mise en ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Mesurer pour prévenir ?, 2016/1 (28), pp.5-20. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.028.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459814v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Knowledge in Boundary Infrastructures: Inside and Beyond a Database for Rare Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Knowledge Infrastructures: Part II, 29 (2), pp.44-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les cultures visuelles sur le web. Constituer un corpus à l'aide de la recherche inversée d'image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (3), pp.17-35. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.10.3.17-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet, moteur ou miroir des transformations sociales contemporaines?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la documentation francaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les transformations de la société française, 383, pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des journalistes enfin libérés de leurs sources? Promesse et réalité du &amp;quot;journalisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sources et flux de nouvelles - Sources and flow of news - Fontes e fluxos de notícias -, 2 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir pour savoir : concevoir et partager des &amp;quot;vues&amp;quot; à travers une base de données biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (178-179), pp.163-196. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.178.0163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des traces de sang. Proposition pour une sociologie de la diffusion des images de Twilight sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CinémAction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sociologie de l'image, sociologie par l'image, 147, pp.79-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des journalistes enfin libérés de leurs sources ? Promesse et réalité du journalisme de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (1), pp.52-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven journalism and the public good: &amp;quot;Computer-assisted-reporters&amp;quot; and &amp;quot;programmer-journalists&amp;quot; in Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Media and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Novembre, 20 p. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1461444812463345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mains dans les bases de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 1 (6), pp.229-254. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.015.0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web colle au territoire : l'exploration de l'information hyperlocale à Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84-85, pp.80-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00794454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administration électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88, pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et la presse, une révolution internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie de la distance? Décrire les usages des dispositifs techniques dans les mondes de l’éducation et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éduquer/Former</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, pp.75-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait du journaliste en programmeur. L'émergence d'une figure du journaliste hacker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22-23, pp.144-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse en ligne : où en est la recherche ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.13-42. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidéo à la Une ! L'innovation dans les formats de la presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 160-161, pp.101-132. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.160.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation des sociabilités et des savoirs en tension : les réseaux sociaux et l'université</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transversalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 116, pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir autrement. Cyril Lemieux, sociologue-blogueur pendant la campagne présidentielle de 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp. 51-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie des activités en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp. 3-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00540733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirates, hackers, hacktivistes : déplacements et dilution de la frontière électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique: Studies in Contemporary Fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 733-734, pp.480-495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de l'administration éléctronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 346, pp.72-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers et pratiques des nouveaux services en ligne : comment déclarer ses impôts sur Internet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier de recherche de l'école des Ponts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01045163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de l'administration électronique au prisme des rapports publics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 99-100, pp. 33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et technologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 10 (1), pp.194-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P2P : From file sharing to meta-information pooling : ICT usability to usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications &amp; stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59, pp.35-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration électronique : une difficile mise en cohérence des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d’administration publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (2), pp.245-255. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfap.110.0245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00871413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistes pour un retour historique sur la sociologie du numérique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études « 30 ans du Web en France, 30 ans de recherches »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Troyes, Oct 2023, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La requalification contemporaine des pratiques photographiques. Usages et catégorisation de photos « pense-bêtes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03896214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Self-Tracking to Tracking Patients? Do Health Organizations Tend to Invisibilize the Reflexivity inscribed in QS-inspired Technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Social Studies of Science / 4S Meeting 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for Social Studies of Science, Aug 2018, Sidney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03896248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des relations parents-enfants dans la conception d’applications numériques chez Bayard-jeunesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets et médias de l'enfance : conception et circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH-Paris Nord, May 2016, Saint-Denis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations des relations parents-enfants dans la conception d'applications numériques de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Jul 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et diffusion des cultures visuelles sur le web : défis et pistes méthodologiques pour une sociologie de la culture numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Humanités délivrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne / Digital Humanities Laboratory (DHLab), Oct 2013, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">More than ontologeeks : making (rare) diseases with databases and ontologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session "Ontology, assemblages and embodied knowledge. Society for the Social Studies of Science (4S). Annual Meeting.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investiguer par les bases de données : Computer assisted reporters et programmeurs-journalistes à Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Databases Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discuter de maladies incertaines : la mobilisation des connaissances biomédicales dans les forums dédiés aux maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de l'AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Base de données avec &amp;quot;vues&amp;quot; : Une infrastructure biomédicale à l'épreuve des pratiques et des représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Databases Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire collectivement et diffuser des connaissances sur les maladies rares. Une plateforme biomédicale &amp;quot;old school&amp;quot; à l'épreuve du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire W2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hands at work behind a database. Invisible work, articulation work and recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks and Individuals. Computer and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01243620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pragmatics of rare disease classification: Infrastructure, practice and meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S-EASST International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Façons de problématiser : retour sur la prise en compte des bases de données dans quelques traditions de recherche en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Studies of Databases Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00793883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse en ligne au service de la démocratie locale. LaVoixduNord.fr dans les élections municipales de 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association française de sociologie, réseau 37 sociologie des médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence des maladies rares au prisme de la production scientifique : classifications biomédicales et cartographie des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès de l'Association Française de Sociologie (AFS) "Création et innovation", Réseau Thématique 29 "Sciences et techniques en société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des &amp;quot; journalistes hackers &amp;quot; dans la rédaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Le journalisme, une activité collective : Formes, acteurs, pratiques, enjeux"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate articulation des cultures scolaire et jeune. Les usages de Twilight de quelques professeurs d'un lycée de ZEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance et cultures : regards des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer de l'information à partir de données : un autre rapport aux sources ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Sources et flux des news/nouvelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le web colle au territoire : l'exploration de l'information hyperlocale à Chicago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mutations de l'information et des médias locaux et régionaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agenda et l'équipement. Deux modèles de journalisme d'enquête par les données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire L'enquête en journalisme et en sciences sociales : regards croisés </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'où parlent les sites d'information locale ? Une typologie des sites de presse locale à Chicago et de leurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Les mutations de l'information et des médias locaux et régionaux: économie, contenus, usages et pratiques professionnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How rare diseases are made. Platforms as mediators between entities and collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de l'European Association for the Study of Science and Technology (EASST) " Practicing science and technology, performing the social. Track 14 - From a "social raw matter" to the production of stabilized collectives : tracking institutions of knowledge "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en base des maladies rares. De la numérisation des savoirs à la construction des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de l'Association Internationale de Sociologie de Langue Française (AISLF), Comités de recherche " Sciences, innovations technologiques et société " (CR29) et " Sociologie de la communication " (CR33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Namur, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délicate articulation des cultures scolaire et jeune. Les usages de Twilight de quelques professeurs d’un lycée de ZEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Enfance &amp; Cultures, Ministère de la Culture et de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégration des contenus audiovisuels dans les journaux en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Melodi-médias et loisirs audiovisuels"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un dispositif de coordination entre recherche et malades. Le cas de la Plateforme maladies rares françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventing new journalistic formats? The integration of audiovisual contents in French online newspapers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International conference on communication and reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Barcelona, Spain. pp.625-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former des ingénieurs grâce aux SHS : la fragile introduction des sciences sociales à l'Ecole Nationale des Ponts-et-Chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Sciences Sociales en Société", Université Paris Descartes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription technique des formats de l'information sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFS, RT 29 "Sciences et techniques en société"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00776762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la diffusion de l'information sur les maladies rares. Etude d'un serveur d'information web et d'un centre d'appel téléphonique grand public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La santé dans l'espace public", GRESEC-CRAPE-EHESP, 23-24 octobre 2008, Rennes (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études des médias aux prises avec un objet-frontière : internet entre média, TIC et New média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du RT Médias de l'AFS, IEP, 13 juin 2008, Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence et rôle des SHS dans la formation des élèves-ingénieurs - Le cas de l'Ecole des Ponts et Chaussées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Sciences humaines et sociales en société", 15 mai 2008, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers-internautes de la télédéclaration aux prises avec le travail administratif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les TIC et le travail", Association pour l'histoire des télécommunications et de l'informatique, ENST, 21 mai 2008, Paris (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléchargement et culture potentielle : du changement des modes d’accès au changement des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR OPUS, Nov 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets numériques, objets sociaux. Dix ans d'enquête en sciences sociales sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Alcaras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Béliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Borelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences sociales sur Internet/Social science research on the Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, pp.1-13, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialités soignantes : les technologies du care en santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Derbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Saint-Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, 2022, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anthropologiesante.12102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quantified Self »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sylvie Pharabod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 216, 2019, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.216.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03895174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer pour prévenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016-1, pp.5-20, 2016, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.028.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03896166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presse en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 160-161, pp.9-281, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (15), 224 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00546446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. Armand Colin, 2021, 978-2200-62695-2. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.marti.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet (2ème édition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin - Cursus, 2019, 9782200623753</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03585899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ordinaire d'internet - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, pp.279, 2016, 978-2-200-61311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS and the Digital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Boudia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Al Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.219-238, 2025, 978-1-789-45191-7. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394388516.ch11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Al Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Ashveen Peerbaye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et techniques en sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Group, pp.227-246, 2024, Sciences - enjeux, themes generaux et methodes de l'histoire des sciences et des techniques, 9781789481914</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ouvrage inclassable ? Présentation de la traduction française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions de l'ehess. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arranger les Choses. Des conséquences de la classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, pp.11-26, 2023, EHESS-Translations, 978-2-7132-2956-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04319659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STS et numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Al Dahdah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Group. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Techniques et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Une sociologie des faits sociaux technicisés pour analyser des liens sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.13-30, 2021, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.marti.2021.01.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des techniques numériques de l’engagement ? De la « mise en données » à la « mise en jeu » des activités de quantification de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gamification de la société. Vers un régime du jeu ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, 2021, 9781784057268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Engagement Technologies? The Interplay of Datafication and Gamification in Quantified Self Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">WILEY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Gamification of Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE WILEY, 2021, 978-1-786-30645-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand internet transforme le lien familial : une enquête dans la France populaire rurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les liens sociaux numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir pour les enfants, un jeu d'adultes ? Adressage et production du lien enfant-parent à travers des livres numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enfance en conception(s): Comment les industries culturelles s'adressent-elles aux enfants ? Bruxelles : Peter Lang</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02163467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Logique de Jack Goody : écriture, abstraction et communication dans la vie sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La logique de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.7-25, 2018, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.goody.2018.01.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur Facebook, les jeunes sont-ils dans un monde à part?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ordinaire d'internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.120-139, 2016, 978-2-200-61311-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet - introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Beuscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie d'internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.223, 2016, "Cursus", 978-2-200-61242-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;science des données&amp;quot; à la conquête des mondes sociaux. Ce que le &amp;quot;Big Data&amp;quot; doit aux épistémologies locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P.-. Menger &amp; S. Paye (dir.), Big data et traçabilité numérique. Les sciences sociales face à la quantification massive des individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France, 2016, collection "Conférences du Collège de France"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site et son audience. Enquêter sur les métriques du web.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Barats C. (dir.), Analyser le web en sciences humaines et sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.212-223, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site web et son audience. Enquêter sur les métriques du web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Parasie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BARATS Christine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel d'analyse du web en Sciences Humaines et Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2013, Coll. U, 9782200286279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la diffusion de l'information sur les maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Romeyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes en Santé Publique, pp.149-158, 2010, Communication Santé Social, 978-2-8109-0033-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervenir autrement. Cyril Lemieux, sociologue-blogeur pendant la campagne présidentielle de 2007 : postface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LEMIEUX C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un président élu par les médias ? Regards sociologiques sur la présidentielle de 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines, pp.173-196, 2010, 9782911256295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction et la diffusion de l'information sur les maladies rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ROMEYER H. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé dans l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole des Hautes Etudes en Santé publique, pp.149-158, 2010, 9782810900336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 heures ! Le sous-titrage des nouvelles séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moyens aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.107-123, 2008, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24 heures ! Le sous-titrage amateur des nouvelles séries télévisées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gaudez F. (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les arts moyens aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.117-129, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléchargement et culture potentielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tessier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Gaudez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie des arts, sociologie des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.213-223, 2007, Logiques sociales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00747852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration électronique en Europe. Le cas des impôts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Flichy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Parente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terssac G. de, Bazet I., Rapp L. (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La rationalisation dans les entreprises par les technologies coopératives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.107-123, 2007, Le travail en débat, 9782915346399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00835393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique au centre de nos vies confinées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04014296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arranger les choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dagiral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashveen Peerbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Boullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Kotras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de J. DENOUËL, F. GRANJON (dir.). Communiquer à l'ère numérique. Regards croisés sur la sociologie des usages. Presses des Mines-ParisTech, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00734644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de TRICLOT M. (ed.). &amp;quot;Le moment cybernétique - La constitution de la notion d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.311-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de : Aspray (W.), Cerruti (P.E), The Internet and American Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.201-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction socio-technique de l'administration électronique. Les usagers et les usages de l'administration fiscale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dagiral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Ecole des Ponts - ParisTech; Université Paris Est - Marne-la-Vallée, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01129072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE20BCFC"/>
+    <w:nsid w:val="1C3B6836"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dagiral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6781-2896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143500988" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372405v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudoin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.252.0047" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789783v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cn8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136aj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Marc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12308" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885086v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khetrimayum Monish Singh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721820912895" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895066v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0119" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913218v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885271v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0719" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512179v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459814v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.028.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412591v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.10.3.17-35" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417892v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00840107v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.178.0163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412598v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826174v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793820v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444812463345" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757129v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.015.0229" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00645746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652278v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412609v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0101" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583022v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0013" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540733v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540736v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00572223v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00585483v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01045163v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dauphin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871413v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.110.0245" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234233v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896248v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539773v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539767v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955313v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757147v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793882v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757143v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793883v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652727v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652448v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675973v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675970v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652450v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397975v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588015v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776238v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776772v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776762v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614018v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895265v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12102" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895216v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896166v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581153v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884415v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786792v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198137v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Al Dahdah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388516.ch11" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884477v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885222v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885238v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03958503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163467v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.goody.2018.01.0007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412673v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412633v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00909500v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580948v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580951v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00562016v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747852v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parente" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014296v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281812v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734644v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752448v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01129072v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-dagiral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6781-2896" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143500988" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=qG2Rsw8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372405v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beaudoin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dagiral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gilliotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.252.0047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919980v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bellon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Weller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/136aj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cn8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Derbez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashveen Peerbaye" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saint-Marc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Vincensini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.036.0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03885068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khetrimayum Monish Singh" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0971721820912895" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895066v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Dessajan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Legon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sylvie Pharabod" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0119" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895001v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0719" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dagiral" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512179v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459814v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.028.0005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412591v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tessier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.10.3.17-35" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417892v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360529v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Parasie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00840107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.178.0163" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793820v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1461444812463345" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.015.0229" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00794454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00645746v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652278v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00668837v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583740v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0013" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00669382v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.160.0101" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540736v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00540733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00572223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00585483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01045163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871396v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dauphin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871413v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flichy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.110.0245" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234233v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539773v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539767v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539769v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00955313v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793882v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757141v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757147v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757148v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01243620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757143v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793883v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675970v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652450v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652727v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tessier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652448v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675966v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00675973v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00652442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588017v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588015v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397975v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776789v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776238v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778098v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00776762v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614072v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614069v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614018v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614064v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Alcaras" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.12102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895216v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.216.0009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03895174v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03896166v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00546446v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03585899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412639v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198137v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Boudia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Al Dahdah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Kotras" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388516.ch11" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770628v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04319659v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cardon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04237787v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.marti.2021.01.0013" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885222v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885238v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03958503v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pasquier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02163467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.goody.2018.01.0007" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412633v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412683v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00909500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580948v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00580951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747855v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00562016v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747852v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835393v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014296v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281812v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Boullier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752448v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01129072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>