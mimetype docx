--- v0 (2026-03-28)
+++ v1 (2026-04-20)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (98)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -151,51 +151,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Charmillon</w:t>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -234,12561 +234,12829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of in-house ELISA for Scedosporium/Lomentospora serodiagnosis</w:t>
+                <w:t xml:space="preserve">Closing the gap on antifungal resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Barrera</w:t>
+                <w:t xml:space="preserve">Paul Verweij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Ana Alastruey-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hoffmann</w:t>
+                <w:t xml:space="preserve">Karin Amilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Damiani</w:t>
+                <w:t xml:space="preserve">Maiken Cavling Arendrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Darius Armstrong-James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (8), pp.myaf067. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaf067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-026-04334-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185259v1</w:t>
+                <w:t xml:space="preserve">hal-05595027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Resistance in Non-fumigatus Aspergillus Species</w:t>
+                <w:t xml:space="preserve">A decade of ocular fungal infections due to &lt;i&gt;Penicillium&lt;/i&gt; -like fungi in France (2012 to 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Djenontin</w:t>
+                <w:t xml:space="preserve">Lorra Monpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Morio</w:t>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karine Boukris-Sitbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.70051⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64 (4), pp.myag025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myag025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333903v1</w:t>
+                <w:t xml:space="preserve">hal-05582841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brief Case: hidden intruders—serendipitous discovery of an infection after appendicitis surgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of in-house ELISA for Scedosporium/Lomentospora serodiagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Autier</w:t>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Attaianese</w:t>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Husain</w:t>
+                <w:t xml:space="preserve">Claire Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jcm.00193-25⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (8), pp.myaf067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaf067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162090v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05185259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Brief Case: hidden intruders—serendipitous discovery of an infection after appendicitis surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Falci</w:t>
+                <w:t xml:space="preserve">Nada Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Cornely</w:t>
+                <w:t xml:space="preserve">Brice Autier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
+                <w:t xml:space="preserve">Federica Attaianese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso Barth</w:t>
+                <w:t xml:space="preserve">Maya Husain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (6), pp.e0019325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jcm.00193-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169393v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal Resistance in Non-fumigatus Aspergillus Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abebe Fola</w:t>
+                <w:t xml:space="preserve">Elie Djenontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105835⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (4), pp.e70051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169453v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting diagnostics: implementing Mucorales PCR on blood for early and accurate detection of mucormycosis in high-risk patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochem Buil</w:t>
+                <w:t xml:space="preserve">Diego Falci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eelco F.J. Meijer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hoenigl</w:t>
+                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrien Lagrou</w:t>
+                <w:t xml:space="preserve">Afonso Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.102799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2025.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113582v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
+                <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
+                <w:t xml:space="preserve">Jason Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Abebe Fola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Romain Coppée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (1), pp.105835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
+                <w:t xml:space="preserve">hal-05169453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole resistance in Aspergillus flavus and associated fitness cost</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting diagnostics: implementing Mucorales PCR on blood for early and accurate detection of mucormycosis in high-risk patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Debourgogne</w:t>
+                <w:t xml:space="preserve">Jochem Buil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bita Mousavi</w:t>
+                <w:t xml:space="preserve">Eelco F.J. Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+                <w:t xml:space="preserve">Martin Hoenigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Cornet</w:t>
+                <w:t xml:space="preserve">Katrien Lagrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 67 (7), pp.2169. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.13766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2025.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997696v1</w:t>
+                <w:t xml:space="preserve">hal-05113582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory practices for the diagnosis and management of mucormycosis in France, 2024</w:t>
+                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Millon</w:t>
+                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bonhomme</w:t>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 34 (4), pp.101520. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807226v1</w:t>
+                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreement between two real-time commercial PCR kits and an in-house real-time PCR for diagnosis of mucormycosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azole resistance in Aspergillus flavus and associated fitness cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Djenontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lovanirina Clémencia Rafanomezantsoa</w:t>
+                <w:t xml:space="preserve">Anne Debourgogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Sabourin</w:t>
+                <w:t xml:space="preserve">Bita Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Guennouni Sebbouh</w:t>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sitterlé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nada Ben Halima</w:t>
+                <w:t xml:space="preserve">Muriel Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (8), pp.e0358523. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (7), pp.2169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03585-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.13766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05271859v1</w:t>
+                <w:t xml:space="preserve">hal-04997696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
+                <w:t xml:space="preserve">Laboratory practices for the diagnosis and management of mucormycosis in France, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mercier</w:t>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), pp.101520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994435v2</w:t>
+                <w:t xml:space="preserve">hal-04807226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Gradient Concentration Strips for Detection of Terbinafine Resistance in Trichophyton spp.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agreement between two real-time commercial PCR kits and an in-house real-time PCR for diagnosis of mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Cremer</w:t>
+                <w:t xml:space="preserve">Lovanirina Clémencia Rafanomezantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Foulet</w:t>
+                <w:t xml:space="preserve">Estelle Sabourin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Guennouni Sebbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sitterlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.01716-22⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.e0358523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03585-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365546v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-05271859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Molecular Identification and Antifungal Susceptibility of Clinical Isolates of Aspergillus Section Flavi from Three French Hospitals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of Gradient Concentration Strips for Detection of Terbinafine Resistance in Trichophyton spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Guillot</w:t>
+                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Moreno-Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11102429⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.01716-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175558v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo evaluation of antifungal combinations against azole-resistant Aspergillus fumigatus isolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guillot</w:t>
+                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.1038342⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03943969v1</w:t>
+                <w:t xml:space="preserve">hal-03994435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichophyton indotineae, from epidemiology to therapeutic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Bachmeyer</w:t>
+                <w:t xml:space="preserve">The Molecular Identification and Antifungal Susceptibility of Clinical Isolates of Aspergillus Section Flavi from Three French Hospitals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Djenontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bita Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Do Ngoc Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2023.101383⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (10), pp.2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11102429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04365547v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Drugs TDM: Trends and Update</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro and in vivo evaluation of antifungal combinations against azole-resistant Aspergillus fumigatus isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Jemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Raveloarisaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Kably</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Éric Dannaoui</w:t>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000952⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.1038342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944180v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Activity of Amphotericin B in Combination with Colistin against Fungi Responsible for Invasive Infections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trichophyton indotineae, from epidemiology to therapeutic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Nikolskiy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+                <w:t xml:space="preserve">Arnaud Jabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Sommer</w:t>
+                <w:t xml:space="preserve">Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gert Bange</w:t>
+                <w:t xml:space="preserve">Claude Bachmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (2), pp.115. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (3), pp.101383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof8020115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2023.101383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944238v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillus detection in airways of ICU COVID-19 patients: To treat or not to treat?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Paecilomyces/Purpureocillium Species Isolated from Clinical Respiratory Samples: A Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorra Monpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Bounhiol</w:t>
+                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Pasquier</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101290⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8070684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944220v1</w:t>
+                <w:t xml:space="preserve">hal-03962491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent bias when analysing COVID-19-associated pulmonary aspergillosis - Authors’ reply</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Morcet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Timsit</w:t>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.e27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00048-0⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594060v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03587204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terbinafine Resistance in Dermatophytes: A French Multicenter Prospective Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Moreno-Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (3), pp.220. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jof8030220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03846550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Paecilomyces/Purpureocillium Species Isolated from Clinical Respiratory Samples: A Multicenter Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Activity of Amphotericin B in Combination with Colistin against Fungi Responsible for Invasive Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Nikolskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorra Monpierre</w:t>
+                <w:t xml:space="preserve">Frank Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Gert Bange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (7), pp.684. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8070684⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8020115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962491v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Aspergillus detection in airways of ICU COVID-19 patients: To treat or not to treat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bounhiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (2), pp.180-190. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.101290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03587204v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments in the Diagnosis of Mucormycosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antifungal Drugs TDM: Trends and Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Derobertmasure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8050457⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (1), pp.166-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944234v1</w:t>
+                <w:t xml:space="preserve">hal-03944180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Antifungal Combination of Terbinafine with Itraconazole against Isolates of Trichophyton Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuradha Chowdhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.01449-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms of acquired antifungal drug resistance in principal fungal pathogens and EUCAST guidance for their laboratory detection and clinical implications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Recent Developments in the Diagnosis of Mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), pp.457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8050457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkac161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03944209v1</w:t>
+                <w:t xml:space="preserve">hal-03944234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic In Vitro Interaction of Isavuconazole and Isoquercitrin against Candida glabrata</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Time-dependent bias when analysing COVID-19-associated pulmonary aspergillosis - Authors’ reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Morcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gert Bange</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8050525⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.e27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00048-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944231v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two commercial kits and two laboratory-developed qPCR assays compared to LAMP for molecular diagnosis of malaria</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular mechanisms of acquired antifungal drug resistance in principal fungal pathogens and EUCAST guidance for their laboratory detection and clinical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Ciceron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
+                <w:t xml:space="preserve">Thomas Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Verweij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Castanheira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lewis White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04219-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 77 (8), pp.2053-2073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkac161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708030v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Synergy of Isavuconazole Combined With Colistin Against Common Candida Species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Synergistic In Vitro Interaction of Isavuconazole and Isoquercitrin against Candida glabrata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Nikolskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Bange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.892893⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), pp.525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8050525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944199v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole Resistance in Clinical and Environmental Aspergillus Isolates from the French West Indies (Martinique)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Angebault</w:t>
+                <w:t xml:space="preserve">Evaluation of two commercial kits and two laboratory-developed qPCR assays compared to LAMP for molecular diagnosis of malaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azza Bouzayene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwana Zaffaroullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Ciceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7050355⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04219-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313108v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Microbiota and Mycobiota in Fungal Ball Rhinosinusitis: Specific Interaction between Aspergillus fumigatus and Haemophilus influenza?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
+                <w:t xml:space="preserve">In Vitro Synergy of Isavuconazole Combined With Colistin Against Common Candida Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilya Nikolskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Bange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (7), pp.550. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7070550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.892893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313107v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species distribution and antifungal susceptibility of Aspergillus clinical isolates in Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques for the Assessment of In Vitro and In Vivo Antifungal Combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Osman</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fmb-2020-0141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7020113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118541v1</w:t>
+                <w:t xml:space="preserve">hal-03950317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MixInYeast: A Multicenter Study on Mixed Yeast Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narda Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Soto-Debrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danila Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isin Akyar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Badali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jof7010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azole resistance in Aspergillus fumigatus isolates from respiratory specimens in Lyon University Hospitals, France: prevalence and mechanisms involved</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Déméautis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 58 (6), pp.106447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2021.106447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques for the Assessment of In Vitro and In Vivo Antifungal Combinations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+                <w:t xml:space="preserve">Species distribution and antifungal susceptibility of Aspergillus clinical isolates in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Abboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayate Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Herbreteau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baraa Hamze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (2), pp.113. </w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.13-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7020113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/fmb-2020-0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950317v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of significance of Aspergillus detection in airways of ICU COVID-19 patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azole Resistance in Clinical and Environmental Aspergillus Isolates from the French West Indies (Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorra Monpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Desbois-Nogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Pasquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Robert Gangneux</w:t>
+                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+                <w:t xml:space="preserve">Marielle Bajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.13341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (5), pp.355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7050355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282556v1</w:t>
+                <w:t xml:space="preserve">hal-04313108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galleria mellonella as a screening tool to study virulence factors of Aspergillus fumigatus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Microbiota and Mycobiota in Fungal Ball Rhinosinusitis: Specific Interaction between Aspergillus fumigatus and Haemophilus influenza?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Melloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sana Jemel</w:t>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lolita Roisin</w:t>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Pierre Bonfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1893945⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (7), pp.550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7070550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03687390v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Efficacy of Voriconazole in a Galleria mellonella Model of Invasive Infection Due to Azole-Susceptible or Resistant Aspergillus fumigatus Isolates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kalthoum Kallel</w:t>
+                <w:t xml:space="preserve">A review of significance of Aspergillus detection in airways of ICU COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bounhiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jouvion</w:t>
+                <w:t xml:space="preserve">Florence Robert Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Brisebard</w:t>
+                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (12), pp.1012. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (9), pp.980-988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7121012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.13341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944250v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro synergy of isavuconazole in combination with colistin against Candida auris</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Vivo Efficacy of Voriconazole in a Galleria mellonella Model of Invasive Infection Due to Azole-Susceptible or Resistant Aspergillus fumigatus Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Jemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalthoum Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Brisebard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78588-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (12), pp.1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7121012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950338v1</w:t>
+                <w:t xml:space="preserve">hal-03944250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galleria mellonella as a screening tool to study virulence factors of Aspergillus fumigatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnal</w:t>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Accoceberry</w:t>
+                <w:t xml:space="preserve">Élise Melloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Jemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), p. 818-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1893945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02566987v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the diagnosis of parasitic and fungal infections</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candida albicans and Candida dubliniensis Show Different Trailing Effect Patterns When Exposed to Echinocandins and Azoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Menotti</w:t>
+                <w:t xml:space="preserve">Rania Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sitterlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lachaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe D'Enfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78 (3), pp.299-313. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/abc.2020.1554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/FMICB.2020.01286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610929v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue: Mucorales and Mucormycosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">In vitro synergy of isavuconazole in combination with colistin against Candida auris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Lackner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof6010006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.21448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78588-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997630v1</w:t>
+                <w:t xml:space="preserve">hal-03950338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocystis Infection Outbreaks in Organ Transplantation Units in France: A Nation-Wide Survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galleria mellonella for the Evaluation of Antifungal Efficacy against Medically Important Fungi, a Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Jemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalthoum Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz901⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8030390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543278v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans and Candida dubliniensis Show Different Trailing Effect Patterns When Exposed to Echinocandins and Azoles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Special Issue: Mucorales and Mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Lackner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/FMICB.2020.01286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof6010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950323v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galleria mellonella for the Evaluation of Antifungal Efficacy against Medically Important Fungi, a Narrative Review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Accoceberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8030390⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.100970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950343v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated Response of Aspergillus fumigatus and Stenotrophomonas maltophilia to Antimicrobial Agents in Polymicrobial Biofilm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lolita Roisin</w:t>
+                <w:t xml:space="preserve">Pneumocystis Infection Outbreaks in Organ Transplantation Units in France: A Nation-Wide Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Melloul</w:t>
+                <w:t xml:space="preserve">Dominique Toubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+                <w:t xml:space="preserve">Anne Totet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Royer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
+                <w:t xml:space="preserve">Ahmed Abou Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/FCIMB.2020.574028⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (10), pp.2216-2220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298472v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the MICs Obtained by Gradient Concentration Strip and EUCAST Methods for Four Azole Drugs and Amphotericin B against Azole-Susceptible and -Resistant Aspergillus Section Fumigati Clinical Isolates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Update on the diagnosis of parasitic and fungal infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dellière</w:t>
+                <w:t xml:space="preserve">Renaud Piarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Verdurme</w:t>
+                <w:t xml:space="preserve">Jean Menotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bigot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Senghor</w:t>
+                <w:t xml:space="preserve">Laurence Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01597-19⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (3), pp.299-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2020.1554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950346v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentre validation of a EUCAST method for the antifungal susceptibility testing of microconidia-forming dermatophytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modulated Response of Aspergillus fumigatus and Stenotrophomonas maltophilia to Antimicrobial Agents in Polymicrobial Biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Melloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiken Cavling Arendrup</w:t>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Meinike Jørgensen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
+                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/JAC/DKAA111⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/FCIMB.2020.574028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950328v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colistin interacts synergistically with echinocandins against Candida auris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of the MICs Obtained by Gradient Concentration Strip and EUCAST Methods for Four Azole Drugs and Amphotericin B against Azole-Susceptible and -Resistant Aspergillus Section Fumigati Clinical Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verdurme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Bidaud</w:t>
+                <w:t xml:space="preserve">J. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Djenontin</w:t>
+                <w:t xml:space="preserve">E. Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Botterel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.105901⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01597-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489862v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scedosporiosis/lomentosporiosis observational study (SOS): Clinical significance of Scedosporium species identification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicentre validation of a EUCAST method for the antifungal susceptibility testing of microconidia-forming dermatophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Cavling Arendrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Meinike Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bronnimann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Jesus Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Lagrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dromer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Maulin</w:t>
+                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaa086⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (7), pp.1807-1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/JAC/DKAA111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03222501v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus section Usti: a multicenter retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colistin interacts synergistically with echinocandins against Candida auris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Djenontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Glampedakis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chowdhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa230⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.105901 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.105901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543503v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Interaction between Isavuconazole and Tacrolimus, Cyclosporin A, or Sirolimus against Aspergillus Species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus section Usti: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Glampedakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof6030103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03950341v1</w:t>
+                <w:t xml:space="preserve">hal-02543503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colistin and Isavuconazole Interact Synergistically In Vitro against Aspergillus nidulans and Aspergillus niger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Djenontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microorganisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (9), pp.1447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/microorganisms8091447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method-Dependent Epidemiological Cutoff Values for Detection of Triazole Resistance in Candida and Aspergillus Species for the Sensititre YeastOne Colorimetric Broth and Etest Agar Diffusion Methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vitro Interaction between Isavuconazole and Tacrolimus, Cyclosporin A, or Sirolimus against Aspergillus Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01651-18⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof6030103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997657v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, geographic risk factor, and development of a standardized protocol for fungal isolation in cystic fibrosis: Results from the international prospective study “MFIP”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+                <w:t xml:space="preserve">Scedosporiosis/lomentosporiosis observational study (SOS): Clinical significance of Scedosporium species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bronnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kada Touati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muriel Cornet</w:t>
+                <w:t xml:space="preserve">Fanny Lanternier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Cantón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Laurence Maulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (2), pp.212-220. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (5), pp.486 - 497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaa086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316590v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03222501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Susceptibly Testing by Concentration Gradient Strip Etest Method for Fungal Isolates: A Review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Occurrence and species diversity of human-pathogenic Mucorales in commercial food-stuffs purchased in Paris area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bita Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 5 (4), pp.108. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (6), pp.739-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof5040108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myy121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997633v1</w:t>
+                <w:t xml:space="preserve">hal-03997607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal combinations in Mucorales: A microbiological perspective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prevalence, geographic risk factor, and development of a standardized protocol for fungal isolation in cystic fibrosis: Results from the international prospective study “MFIP”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cantón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12909⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.212-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997641v1</w:t>
+                <w:t xml:space="preserve">hal-02316590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and species diversity of human-pathogenic Mucorales in commercial food-stuffs purchased in Paris area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">Method-Dependent Epidemiological Cutoff Values for Detection of Triazole Resistance in Candida and Aspergillus Species for the Sensititre YeastOne Colorimetric Broth and Etest Agar Diffusion Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Espinel-Ingroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turnidge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alastruey-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Canton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01651-18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myy121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997607v1</w:t>
+                <w:t xml:space="preserve">hal-03997657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global guideline for the diagnosis and management of mucormycosis: an initiative of the European Confederation of Medical Mycology in cooperation with the Mycoses Study Group Education and Research Consortium</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vitro Antifungal Combination of Flucytosine with Amphotericin B, Voriconazole, or Micafungin against Candida auris Shows No Antagonism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chowdhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30312-3⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01393-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950349v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Mucorales by Matrix-Assisted Laser Desorption Ionization Time-of-Flight Mass Spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Gradient Concentration Strip Method for Antifungal Susceptibility Testing of Isavuconazole and Comparators for Mucorales Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof5030056⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00838-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195471v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Antifungal Combination of Flucytosine with Amphotericin B, Voriconazole, or Micafungin against Candida auris Shows No Antagonism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Dannaoui</w:t>
+                <w:t xml:space="preserve">In vitro interactions between isavuconazole and tacrolimus, cyclosporin A or sirolimus against Mucorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Felske-Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01393-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (7), pp.1921-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997625v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Gradient Concentration Strip Method for Antifungal Susceptibility Testing of Isavuconazole and Comparators for Mucorales Species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Identification of Mucorales by Matrix-Assisted Laser Desorption Ionization Time-of-Flight Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Guedouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00838-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (3), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof5030056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997639v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro interactions between isavuconazole and tacrolimus, cyclosporin A or sirolimus against Mucorales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Global guideline for the diagnosis and management of mucormycosis: an initiative of the European Confederation of Medical Mycology in cooperation with the Mycoses Study Group Education and Research Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Alastruey-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Arenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz102⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.e405-e421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30312-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997647v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indifferent effect of nonsteroidal anti-inflammatory drugs (NSAIDs) combined with fluconazole against multidrug-resistant Candida auris</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tahereh Shokohi</w:t>
+                <w:t xml:space="preserve">Antifungal Susceptibly Testing by Concentration Gradient Strip Etest Method for Fungal Isolates: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Sadegh Rezai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Espinel-Ingroff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18502/cmm.5.3.1743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof5040108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950350v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentre study to determine the Etest epidemiological cut-off values of antifungal drugs in Candida spp. and Aspergillus fumigatus species complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal combinations in Mucorales: A microbiological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.04.027⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.myc.12909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181651v1</w:t>
+                <w:t xml:space="preserve">hal-03997641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and species distribution of pathogenic Mucorales in unselected soil samples from France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Arné</w:t>
+                <w:t xml:space="preserve">Indifferent effect of nonsteroidal anti-inflammatory drugs (NSAIDs) combined with fluconazole against multidrug-resistant Candida auris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Ahangarkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadegh Khodavaisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Guillot</w:t>
+                <w:t xml:space="preserve">Shahram Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Chermette</w:t>
+                <w:t xml:space="preserve">Tahereh Shokohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Botterel</w:t>
+                <w:t xml:space="preserve">Mohammad Sadegh Rezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (3), pp.315-321. </w:t>
+              <w:t xml:space="preserve">Current Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myx051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18502/cmm.5.3.1743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997727v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosthetic Valve Candida spp. Endocarditis: New Insights Into Long-term Prognosis—The ESCAPE Study</w:t>
+                <w:t xml:space="preserve">Multicentre study to determine the Etest epidemiological cut-off values of antifungal drugs in Candida spp. and Aspergillus fumigatus species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rivoisy</w:t>
+                <w:t xml:space="preserve">M. Salsé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Vena</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Fontanet</w:t>
+                <w:t xml:space="preserve">A. Fekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/cix913⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (12), pp.1546-1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2019.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407034v1</w:t>
+                <w:t xml:space="preserve">hal-02181651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of Aspergillus fumigatus and Stenotrophomonas maltophilia in an in vitro Mixed Biofilm Model: Does the Strain Matter?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vitro Combination of Isavuconazole with Echinocandins against Azole-Susceptible and -Resistant Aspergillus spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raffetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Courbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02850⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01382-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298613v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Combination of Isavuconazole with Echinocandins against Azole-Susceptible and -Resistant Aspergillus spp</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Raffetin</w:t>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Courbin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01382-17⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997741v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Occurrence and species distribution of pathogenic Mucorales in unselected soil samples from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bita Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+                <w:t xml:space="preserve">J Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sautour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">R Chermette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">F Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (3), pp.315-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myx051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902544v1</w:t>
+                <w:t xml:space="preserve">hal-03997727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Aspergillus terreus Species Complex Clinical Isolates from a French Multicenter Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Guitard</w:t>
+                <w:t xml:space="preserve">Interactions of Aspergillus fumigatus and Stenotrophomonas maltophilia in an in vitro Mixed Biofilm Model: Does the Strain Matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Melloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02315-17⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826769v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillus pseudodeflectus: a new human pathogen in liver transplant patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Foulet</w:t>
+                <w:t xml:space="preserve">Prosthetic Valve Candida spp. Endocarditis: New Insights Into Long-term Prognosis—The ESCAPE Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rivoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Vena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-018-3527-5⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (6), pp.825-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/cix913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997687v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole Resistance in Aspergillus fumigatus in Patients with Cystic Fibrosis: A Matter of Concern?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Steinmann</w:t>
+                <w:t xml:space="preserve">Aspergillus pseudodeflectus: a new human pathogen in liver transplant patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-017-0162-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-018-3527-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997691v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posaconazole MIC Distributions for Aspergillus fumigatus Species Complex by Four Methods: Impact of cyp51A Mutations on Estimation of Epidemiological Cutoff Values</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Dannaoui</w:t>
+                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Aspergillus terreus Species Complex Clinical Isolates from a French Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Garcia-Effron</w:t>
+                <w:t xml:space="preserve">J. Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 62 (4), </w:t>
+              <w:t xml:space="preserve">, 2018, 62 (5), pp.e02315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01916-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02315-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997739v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro antifungal activity of amphotericin B and 11 comparators against Aspergillus terreus species complex</w:t>
+                <w:t xml:space="preserve">Azole Resistance in Aspergillus fumigatus in Patients with Cystic Fibrosis: A Matter of Concern?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afsane Vaezi</w:t>
+                <w:t xml:space="preserve">A. Hamprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Fakhim</w:t>
+                <w:t xml:space="preserve">O. Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Arastehfar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tahereh Shokohi</w:t>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hedayati</w:t>
+                <w:t xml:space="preserve">J. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (2), pp.134-142. </w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183 (1), pp.151-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.12716⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11046-017-0162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997706v1</w:t>
+                <w:t xml:space="preserve">hal-03997691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative virulence of Candida auris with Candida haemulonii , Candida glabrata and Candida albicans in a murine model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
+                <w:t xml:space="preserve">In vitro antifungal activity of amphotericin B and 11 comparators against Aspergillus terreus species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsane Vaezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Fakhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Davood Nasiry</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Arastehfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahereh Shokohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycoses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 61 (6), pp.377-382. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12754⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 61 (2), pp.134-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997736v1</w:t>
+                <w:t xml:space="preserve">hal-03997706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Malard</w:t>
+                <w:t xml:space="preserve">Posaconazole MIC Distributions for Aspergillus fumigatus Species Complex by Four Methods: Impact of cyp51A Mutations on Estimation of Epidemiological Cutoff Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Espinel-Ingroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turnidge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alastruey-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garcia-Effron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01916-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698243v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Diagnosis of Invasive Aspergillosis and Detection of Azole Resistance by a Newly Commercialized PCR Kit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Comparative virulence of Candida auris with Candida haemulonii , Candida glabrata and Candida albicans in a murine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Fakhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsane Vaezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gabriel</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuradha Chowdhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Gaboyard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Lagardere</w:t>
+                <w:t xml:space="preserve">Davood Nasiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.01032-17⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (6), pp.377-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997762v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Pulmonary Mucormycosis due to Rhizopus homothallicus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taieb Chouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Compain</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Francoise Le Pimpec Barthes</w:t>
+                <w:t xml:space="preserve">Olivier Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-017-0151-7⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.30 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997765v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Interactions of Echinocandins with Triazoles against Multidrug-Resistant Candida auris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Fakhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anuradha Chowdhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anupam Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsane Vaezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61 (11), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.01056-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinocandin Resistance in Candida Species Isolates from Liver Transplant Recipients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatal Pulmonary Mucormycosis due to Rhizopus homothallicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwénolé Prigent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Costa</w:t>
+                <w:t xml:space="preserve">Francoise Le Pimpec Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (2), </w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182 (9-10), pp.907-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01229-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11046-017-0151-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997749v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Activities of Novel Azole Compounds ATTAF-1 and ATTAF-2 against Fluconazole-Susceptible and -Resistant Isolates of Candida Species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamed Fakhim</w:t>
+                <w:t xml:space="preserve">Molecular Diagnosis of Invasive Aspergillosis and Detection of Azole Resistance by a Newly Commercialized PCR Kit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saeed Emami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Afsane Vaezi</w:t>
+                <w:t xml:space="preserve">Frédéric Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyedeh Mahdieh Hashemi</w:t>
+                <w:t xml:space="preserve">Manuel Gaboyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Faeli</w:t>
+                <w:t xml:space="preserve">Lucile Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01106-16⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (11), pp.3210-3218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01032-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997772v1</w:t>
+                <w:t xml:space="preserve">hal-03997762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter Study of Method-Dependent Epidemiological Cutoff Values for Detection of Resistance in Candida spp. and Aspergillus spp. to Amphotericin B and Echinocandins for the Etest Agar Diffusion Method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echinocandin Resistance in Candida Species Isolates from Liver Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cantón</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Dannaoui</w:t>
+                <w:t xml:space="preserve">Gwénolé Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 61 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01792-16⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 61 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01229-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997774v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing hypoxia and inflammation during invasive pulmonary aspergillosis by targeting the Interleukin-1 receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Activities of Novel Azole Compounds ATTAF-1 and ATTAF-2 against Fluconazole-Susceptible and -Resistant Isolates of Candida Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Fakhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeed Emami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsane Vaezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark S. Gresnigt</w:t>
+                <w:t xml:space="preserve">Seyedeh Mahdieh Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jouvion</w:t>
+                <w:t xml:space="preserve">Leila Faeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep26490⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01106-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01321334v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Taxa Associated with Human Fungal Black-Grain Mycetomas: Emarellia grisea gen. nov., sp. nov., and Emarellia paragrisea sp. nov.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multicenter Study of Method-Dependent Epidemiological Cutoff Values for Detection of Resistance in Candida spp. and Aspergillus spp. to Amphotericin B and Echinocandins for the Etest Agar Diffusion Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Espinel-Ingroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arendrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cantón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew M Borman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">S. Cordoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00477-16⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01792-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02194795v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective evaluation of azole resistance in Aspergillus fumigatus clinical isolates in France: Table 1.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing hypoxia and inflammation during invasive pulmonary aspergillosis by targeting the Interleukin-1 receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark S. Gresnigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessalem Rekiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orhan Rasid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Choukri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">F. Foulet</w:t>
+                <w:t xml:space="preserve">Amélie Savers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myv029⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.26490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep26490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998117v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01321334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of miltefosine in combination with voriconazole or amphotericin B against clinical isolates of Scedosporium spp.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Sitterlé</w:t>
+                <w:t xml:space="preserve">Novel Taxa Associated with Human Fungal Black-Grain Mycetomas: Emarellia grisea gen. nov., sp. nov., and Emarellia paragrisea sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew M Borman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Paugam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Colin Campbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul D Bridge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jmm.0.000019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (7), pp.1738-1745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00477-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998107v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02194795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification of fungi found on decomposed human bodies in forensic autopsy cases</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective evaluation of azole resistance in Aspergillus fumigatus clinical isolates in France: Table 1.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Birngruber</w:t>
+                <w:t xml:space="preserve">F. Choukri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Sitterlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00414-014-1118-6⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (6), pp.593-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myv029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998112v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next-generation sequencing offers new insights into the resistance of Candida spp. to echinocandins and azoles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">In vitro activity of miltefosine in combination with voriconazole or amphotericin B against clinical isolates of Scedosporium spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sitterlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkv139⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64 (3), pp.309-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jmm.0.000019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474508v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Status of Diagnosis of Mucormycosis: Update on Molecular Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Molecular identification of fungi found on decomposed human bodies in forensic autopsy cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Gehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Felske-Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Birngruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Fungal Infection Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Legal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 129 (4), pp.785-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00414-014-1118-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12281-014-0196-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03998120v1</w:t>
+                <w:t xml:space="preserve">hal-03998112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the Cyp51A gene and susceptibility to itraconazole in Aspergillus fumigatus isolated from avian farms in France and China</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Next-generation sequencing offers new insights into the resistance of Candida spp. to echinocandins and azoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Seguin</w:t>
+                <w:t xml:space="preserve">Cécile Garnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Sertour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3382/ps.2013-03541⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (9), pp.2556-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkv139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04014167v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida spp. with acquired echinocandin resistance, France, 2004-2010.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Current Status of Diagnosis of Mucormycosis: Update on Molecular Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18 (1), pp.86-90. </w:t>
+              <w:t xml:space="preserve">Current Fungal Infection Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (4), pp.353-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3201/eid1801.110556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12281-014-0196-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759177v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro combination of anidulafungin and voriconazole against intrinsically azole-susceptible and -resistant Aspergillus spp</w:t>
+                <w:t xml:space="preserve">Mutations in the Cyp51A gene and susceptibility to itraconazole in Aspergillus fumigatus isolated from avian farms in France and China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Planche</w:t>
+                <w:t xml:space="preserve">Dong Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Ducroz</w:t>
+                <w:t xml:space="preserve">Marine Gricourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Alanio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+                <w:t xml:space="preserve">Dominique Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 56 (8), pp.4500--4503. </w:t>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93 (1), pp.12-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00045-12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3382/ps.2013-03541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01405248v1</w:t>
+                <w:t xml:space="preserve">hal-04014167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geosmithia argillacea: an Emerging Pathogen in Patients with Cystic Fibrosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Candida spp. with acquired echinocandin resistance, France, 2004-2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Giraud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Degand</w:t>
+                <w:t xml:space="preserve">Fredéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.00047-10⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18 (1), pp.86-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1801.110556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332276v1</w:t>
+                <w:t xml:space="preserve">hal-00759177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and phenotypic evaluation of Lichtheimia corymbifera (formerly Absidia corymbifera) complex isolates associated with human mucormycosis: rehabilitation of L. ramosa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Françoise Dromer</w:t>
+                <w:t xml:space="preserve">In vitro combination of anidulafungin and voriconazole against intrinsically azole-susceptible and -resistant Aspergillus spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Planche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ducroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Alanio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.02094-08⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (8), pp.4500--4503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00045-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00465877v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01405248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquired resistance to echinocandins in Candida albicans : case report and review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geosmithia argillacea: an Emerging Pathogen in Patients with Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pihet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenue Razafimandimby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Thérèse Baixench</w:t>
+                <w:t xml:space="preserve">Jacqueline Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naji Aoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+                <w:t xml:space="preserve">Nicolas Degand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkm095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (7), pp.2381-2386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.00047-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665927v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification of Zygomycetes from culture and experimentally infected tissues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId471" w:history="1">
+                <w:t xml:space="preserve">Molecular and phenotypic evaluation of Lichtheimia corymbifera (formerly Absidia corymbifera) complex isolates associated with human mucormycosis: rehabilitation of L. ramosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hoinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 44 (2), pp.340-349. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JCM.44.2.340-349.2006⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 47 (12), pp.3862-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.02094-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658964v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular identification of black-grain mycetoma agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">Acquired resistance to echinocandins in Candida albicans : case report and review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Baixench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naji Aoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...14 lines deleted...]
-            <w:hyperlink r:id="rId460" w:history="1">
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59 (6), pp.1076-1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkm095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular identification of Zygomycetes from culture and experimentally infected tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44 (2), pp.340-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JCM.44.2.340-349.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular identification of black-grain mycetoma agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Dromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44 (10), pp.3517-3523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.00862-06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12798,675 +13066,675 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the risk of fungal colonization/infection in patients with cystic fibrosis : an international prospective study comparing the performance of media for mycological culturing MucoFong International Project (MFIP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kada Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Faure-Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chartier-Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European CF Young Investigator Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasamsonia species isolated from cystic fibrosis patients: MALDI-TOF/MS identification and antifungal susceptibility by EUCAST method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mouhajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Meeting of the ECMM/ISHAM Working group "Fungal respiratory infections in Cystic Fibrosis" (Fri-CF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description d'une nouvelle espèce pathogène responsable de mucormycose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hoinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Paris, France. pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scedosporium prolificans : an emerging pathogen in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ranque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Meeting of the ECMM/ISHAM Working Group on Pseudallescheria/Scedosporium infections.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumocystosis : Survey and DHPS genotype analysis in 14 Parisian hospitals in 2003 and 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lacube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Workshops on Opportunistic Protists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1550-7408.2006.00191.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13476,168 +13744,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micafungin susceptibility of the most common&amp;lt;em&amp;gt; Candida&amp;lt;/em&amp;gt; species in 16 French university hospitals : comparison between the Etest® and the EUCAST methods (MICACAND study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Angoulevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. ECCMID, European Congress of Clinical Microbiology and infectious deseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Copenhague, Denmark. , 332 p., 2015, Antifungal susceptibility</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId503"/>
+      <w:footerReference w:type="default" r:id="rId511"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13784,51 +14052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Esnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Parize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Djenontin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.70051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Halima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Attaianese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Husain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00193-25" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Buil" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco F.J. Meijer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoenigl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Lagrou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.05.011" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997696v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debourgogne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Mousavi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13766" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05271859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanirina Cl&#233;mencia Rafanomezantsoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sabourin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guennouni Sebbouh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03585-23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04365546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bidaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moreno-Sabater" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cremer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foulet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01716-22" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05175558v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Do Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102429" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03943969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Jemel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Raveloarisaona" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kallel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.1038342" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04365547v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jabet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bachmeyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2023.101383" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944180v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Derobertmasure" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefeuvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dannaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000952" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944238v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schwarz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Nikolskiy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sommer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Bange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020115" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944220v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bounhiol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101290" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594060v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morcet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00048-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030220" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962491v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel A&#239;t-Ammar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070684" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050457" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944240v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Chowdhary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01449-21" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944209v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogers" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verweij" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Castanheira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac161" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944231v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schwarz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050525" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944199v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.892893" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313108v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desbois-Nogard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bajal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7050355" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313107v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7070550" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118541v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abboud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayate Zakaria" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Hamze" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2020-0141" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Medina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto-Debr&#225;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isin Akyar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Badali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7010013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950313v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy D&#233;m&#233;autis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kramer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Garnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106447" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950317v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbreteau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7020113" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282556v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert Gangneux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13341" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03687390v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Melloul" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1893945" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalthoum Kallel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brisebard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7121012" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950338v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78588-5" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03610929v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2020.1554" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997630v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lackner" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6010006" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543278v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou Bacar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz901" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950323v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayadi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D'Enfert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FMICB.2020.01286" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950343v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030390" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298472v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Winoc Decousser" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FCIMB.2020.574028" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950346v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delli&#232;re" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdurme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dannaoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senghor" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01597-19" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Cavling Arendrup" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Meinike J&#248;rgensen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guinea" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/JAC/DKAA111" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489862v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bidaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djenontin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Botterel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chowdhary" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.105901" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03222501v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bronnimann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maulin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa086" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Glampedakis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa230" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950341v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030103" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950339v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091447" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997657v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espinel-Ingroff" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turnidge" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alastruey-Izquierdo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01651-18" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316590v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Touati" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cant&#243;n" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997633v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinel-Ingroff" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5040108" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997641v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12909" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997607v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myy121" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950349v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alastruey-Izquierdo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Arenz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Chen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30312-3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195471v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Guedouar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laouiti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5030056" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997625v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01393-19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997639v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00838-19" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997647v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Felske-Zech" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz102" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950350v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ahangarkani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Khodavaisy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Mahmoudi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Shokohi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Rezai" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/cmm.5.3.1743" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181651v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sals&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekkar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.04.027" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997727v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chermette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myx051" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407034v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rivoisy" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vena" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix913" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298613v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jenot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02850" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997741v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raffetin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courbin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jullien" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01382-17" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826769v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbert" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Normand" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranque" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Costa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guitard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02315-17" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997687v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levesque" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benjamin Murat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-018-3527-5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997691v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamprecht" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bader" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmann" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0162-4" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997739v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia-Effron" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01916-17" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997706v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsane Vaezi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Fakhim" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arastehfar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hedayati" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12716" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997736v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Nasiry" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12754" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997762v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaboyard" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Audebert" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lagardere" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01032-17" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997765v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibault" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Pimpec Barthes" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0151-7" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997759v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Prakash" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01056-17" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997749v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Prigent" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01229-16" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997772v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Emami" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Mahdieh Hashemi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Faeli" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01106-16" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997774v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arendrup" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cant&#243;n" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordoba" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01792-16" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01321334v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Gresnigt" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Rekiki" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Rasid" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Savers" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26490" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02194795v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Borman" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Campbell" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Bridge" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00477-16" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998117v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choukri" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sitterl&#233;" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bassinet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myv029" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998107v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paugam" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000019" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998112v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gehl" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Birngruber" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-014-1118-6" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474508v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sertour" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv139" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998120v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12281-014-0196-8" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014167v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ying Wang" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gricourt" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Seguin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03541" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759177v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1801.110556" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405248v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Planche" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducroz" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00045-12" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332276v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giraud" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Razafimandimby" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carr&#232;re" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degand" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00047-10" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465877v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoinard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02094-08" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665927v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Baixench" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Aoun" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm095" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658964v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.44.2.340-349.2006" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667092v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00862-06" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136215v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faure-Cognet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chartier-Botterel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136199v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leto" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouhajir" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344060v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341481v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crouzet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755970v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Magne" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacube" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulvant" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meliani" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2006.00191.x" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8C0X4K7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743560v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulevant" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Esnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Parize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05595027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verweij" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alastruey-Izquierdo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Amilon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Cavling Arendrup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Armstrong-James" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04334-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Merabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Halima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Attaianese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Husain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00193-25" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Djenontin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.70051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Buil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco F.J. Meijer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoenigl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Lagrou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.05.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debourgogne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Mousavi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13766" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05271859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanirina Cl&#233;mencia Rafanomezantsoa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sabourin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guennouni Sebbouh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03585-23" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04365546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bidaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moreno-Sabater" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cremer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01716-22" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05175558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Do Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102429" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03943969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Jemel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Raveloarisaona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kallel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.1038342" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04365547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jabet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bachmeyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2023.101383" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel A&#239;t-Ammar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070684" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030220" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schwarz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Nikolskiy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sommer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Bange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bounhiol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101290" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Derobertmasure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefeuvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dannaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000952" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944240v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Chowdhary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01449-21" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050457" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morcet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00048-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Castanheira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac161" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944231v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schwarz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050525" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.892893" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbreteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7020113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666341v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Medina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto-Debr&#225;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isin Akyar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Badali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7010013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950313v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy D&#233;m&#233;autis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kramer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Garnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106447" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abboud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayate Zakaria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Hamze" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2020-0141" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313108v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desbois-Nogard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bajal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7050355" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313107v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7070550" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282556v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert Gangneux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13341" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944250v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalthoum Kallel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brisebard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7121012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03687390v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Melloul" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1893945" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D'Enfert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FMICB.2020.01286" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950338v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78588-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030390" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997630v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lackner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6010006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543278v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou Bacar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz901" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03610929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2020.1554" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298472v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Winoc Decousser" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FCIMB.2020.574028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950346v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delli&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdurme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dannaoui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senghor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01597-19" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950328v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Meinike J&#248;rgensen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guinea" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/JAC/DKAA111" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489862v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bidaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djenontin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Botterel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chowdhary" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.105901" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543503v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Glampedakis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa230" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950339v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091447" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950341v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030103" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03222501v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bronnimann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maulin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa086" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997607v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myy121" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Touati" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cant&#243;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997657v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espinel-Ingroff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turnidge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alastruey-Izquierdo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01651-18" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997625v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01393-19" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997639v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00838-19" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997647v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Felske-Zech" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz102" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195471v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Guedouar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laouiti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5030056" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950349v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Arenz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Chen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30312-3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997633v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinel-Ingroff" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5040108" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997641v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12909" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950350v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ahangarkani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Khodavaisy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Mahmoudi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Shokohi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Rezai" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/cmm.5.3.1743" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181651v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sals&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekkar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.04.027" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997741v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raffetin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courbin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jullien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01382-17" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997727v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chermette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myx051" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298613v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jenot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02850" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407034v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rivoisy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix913" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997687v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levesque" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benjamin Murat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-018-3527-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826769v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Normand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranque" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Costa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guitard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02315-17" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997691v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamprecht" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bader" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0162-4" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997706v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsane Vaezi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Fakhim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arastehfar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hedayati" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12716" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997739v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia-Effron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01916-17" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997736v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Nasiry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12754" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997759v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Prakash" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01056-17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997765v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Pimpec Barthes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0151-7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997762v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaboyard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Audebert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lagardere" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01032-17" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997749v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Prigent" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01229-16" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997772v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Emami" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Mahdieh Hashemi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Faeli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01106-16" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997774v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arendrup" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cant&#243;n" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordoba" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01792-16" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01321334v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Gresnigt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Rekiki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Rasid" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Savers" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26490" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02194795v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Borman" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Campbell" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Bridge" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00477-16" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998117v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choukri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sitterl&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bassinet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myv029" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998107v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paugam" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000019" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998112v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gehl" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Birngruber" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-014-1118-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474508v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sertour" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv139" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998120v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12281-014-0196-8" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014167v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ying Wang" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gricourt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Seguin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03541" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759177v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1801.110556" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405248v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Planche" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducroz" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00045-12" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332276v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giraud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Razafimandimby" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carr&#232;re" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00047-10" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465877v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoinard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02094-08" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665927v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Baixench" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Aoun" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm095" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658964v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.44.2.340-349.2006" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667092v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00862-06" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136215v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faure-Cognet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chartier-Botterel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136199v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leto" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouhajir" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344060v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341481v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crouzet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755970v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Magne" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacube" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulvant" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meliani" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2006.00191.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8C0X4K7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743560v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulevant" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>