--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compassionate Use of Olorofim for Invasive Mold Infections: A Nationwide Observational Study in France</w:t>
+                <w:t xml:space="preserve">Closing the gap on antifungal resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V Esnault</w:t>
+                <w:t xml:space="preserve">Paul Verweij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Godet</w:t>
+                <w:t xml:space="preserve">Ana Alastruey-Izquierdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Karin Amilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
+                <w:t xml:space="preserve">Maiken Cavling Arendrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Parize</w:t>
+                <w:t xml:space="preserve">Darius Armstrong-James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 13 (1), pp.ofaf750. </w:t>
+              <w:t xml:space="preserve">Nature Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41591-026-04334-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512639v1</w:t>
+                <w:t xml:space="preserve">hal-05595027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the gap on antifungal resistance</w:t>
+                <w:t xml:space="preserve">Compassionate Use of Olorofim for Invasive Mold Infections: A Nationwide Observational Study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Verweij</w:t>
+                <w:t xml:space="preserve">V Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Alastruey-Izquierdo</w:t>
+                <w:t xml:space="preserve">C. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karin Amilon</w:t>
+                <w:t xml:space="preserve">D Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maiken Cavling Arendrup</w:t>
+                <w:t xml:space="preserve">Alexandre Charmillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darius Armstrong-James</w:t>
+                <w:t xml:space="preserve">P Parize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Open Forum Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13 (1), pp.ofaf750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41591-026-04334-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ofid/ofaf750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05595027v1</w:t>
+                <w:t xml:space="preserve">hal-05512639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decade of ocular fungal infections due to &lt;i&gt;Penicillium&lt;/i&gt; -like fungi in France (2012 to 2021)</w:t>
               </w:r>
@@ -502,1674 +502,1674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of in-house ELISA for Scedosporium/Lomentospora serodiagnosis</w:t>
+                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Barrera</w:t>
+                <w:t xml:space="preserve">Thiziri Tala-Ighil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hoffmann</w:t>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Damiani</w:t>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (8), pp.myaf067. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaf067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185259v1</w:t>
+                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brief Case: hidden intruders—serendipitous discovery of an infection after appendicitis surgery</w:t>
+                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nada Ben Halima</w:t>
+                <w:t xml:space="preserve">Jon Salmanton-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Autier</w:t>
+                <w:t xml:space="preserve">Diego Falci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Attaianese</w:t>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Husain</w:t>
+                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
+                <w:t xml:space="preserve">Afonso Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63 (6), pp.e0019325. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (4), pp.102799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jcm.00193-25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162090v1</w:t>
+                <w:t xml:space="preserve">hal-05169393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Resistance in Non-fumigatus Aspergillus Species</w:t>
+                <w:t xml:space="preserve">Development of in-house ELISA for Scedosporium/Lomentospora serodiagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Djenontin</w:t>
+                <w:t xml:space="preserve">Coralie Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Morio</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.70051⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (8), pp.myaf067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaf067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333903v1</w:t>
+                <w:t xml:space="preserve">hal-05185259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elevating fungal care: bridging Brazil’s healthcare practices to global standards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal Resistance in Non-fumigatus Aspergillus Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Cornely</w:t>
+                <w:t xml:space="preserve">Elie Djenontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Pasqualotto</w:t>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afonso Barth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (4), pp.102799. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (4), pp.e70051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02112-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169393v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
+                <w:t xml:space="preserve">The Brief Case: hidden intruders—serendipitous discovery of an infection after appendicitis surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Rosado</w:t>
+                <w:t xml:space="preserve">Nada Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abebe Fola</w:t>
+                <w:t xml:space="preserve">Brice Autier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Federica Attaianese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
+                <w:t xml:space="preserve">Maya Husain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coppée</w:t>
+                <w:t xml:space="preserve">Florence Robert-Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 118 (1), pp.105835. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (6), pp.e0019325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jcm.00193-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169453v2</w:t>
+                <w:t xml:space="preserve">hal-05162090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting diagnostics: implementing Mucorales PCR on blood for early and accurate detection of mucormycosis in high-risk patients</w:t>
+                <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochem Buil</w:t>
+                <w:t xml:space="preserve">Jason Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eelco F.J. Meijer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">Abebe Fola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hoenigl</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katrien Lagrou</w:t>
+                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coppée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2025.05.011⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (1), pp.105835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113582v1</w:t>
+                <w:t xml:space="preserve">hal-05169453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Prognostic Factors Associated With Mold-Positive Blood Cultures: 10-Year Data From a French Prospective Surveillance Program (2012–2022)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting diagnostics: implementing Mucorales PCR on blood for early and accurate detection of mucormycosis in high-risk patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">Jochem Buil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+                <w:t xml:space="preserve">Eelco F.J. Meijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+                <w:t xml:space="preserve">Martin Hoenigl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Katrien Lagrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 80 (3), pp.529-539. </w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2025.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04882051v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole resistance in Aspergillus flavus and associated fitness cost</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agreement between two real-time commercial PCR kits and an in-house real-time PCR for diagnosis of mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Debourgogne</w:t>
+                <w:t xml:space="preserve">Lovanirina Clémencia Rafanomezantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bita Mousavi</w:t>
+                <w:t xml:space="preserve">Estelle Sabourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+                <w:t xml:space="preserve">Nadia Guennouni Sebbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Cornet</w:t>
+                <w:t xml:space="preserve">Emilie Sitterlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Ben Halima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 67 (7), pp.2169. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (8), pp.e0358523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.13766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.03585-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997696v1</w:t>
+                <w:t xml:space="preserve">pasteur-05271859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory practices for the diagnosis and management of mucormycosis in France, 2024</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Azole resistance in Aspergillus flavus and associated fitness cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Djenontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Millon</w:t>
+                <w:t xml:space="preserve">Anne Debourgogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Bita Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Bonhomme</w:t>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poirier</w:t>
+                <w:t xml:space="preserve">Muriel Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101520⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (7), pp.2169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.13766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807226v1</w:t>
+                <w:t xml:space="preserve">hal-04997696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agreement between two real-time commercial PCR kits and an in-house real-time PCR for diagnosis of mucormycosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory practices for the diagnosis and management of mucormycosis in France, 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lovanirina Clémencia Rafanomezantsoa</w:t>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Sabourin</w:t>
+                <w:t xml:space="preserve">Julie Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Guennouni Sebbouh</w:t>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sitterlé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nada Ben Halima</w:t>
+                <w:t xml:space="preserve">Philippe Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (8), pp.e0358523. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), pp.101520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.03585-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2024.101520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05271859v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Gradient Concentration Strips for Detection of Terbinafine Resistance in Trichophyton spp.</w:t>
+                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+                <w:t xml:space="preserve">Victor Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Moreno-Sabater</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Foulet</w:t>
+                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/aac.01716-22⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365546v1</w:t>
+                <w:t xml:space="preserve">hal-03994435v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient concentration strip–specific epidemiological cut-off values of antifungal drugs in various yeast species and five prevalent Aspergillus species complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of Gradient Concentration Strips for Detection of Terbinafine Resistance in Trichophyton spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Moreno-Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Mercier</w:t>
+                <w:t xml:space="preserve">Geneviève Cremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Letscher-Bru</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Françoise Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e9-652.e15. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 67 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.11.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.01716-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994435v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04365546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Molecular Identification and Antifungal Susceptibility of Clinical Isolates of Aspergillus Section Flavi from Three French Hospitals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Djenontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bita Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Do Ngoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2227,1467 +2227,1467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo evaluation of antifungal combinations against azole-resistant Aspergillus fumigatus isolates</w:t>
+                <w:t xml:space="preserve">Trichophyton indotineae, from epidemiology to therapeutic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Jemel</w:t>
+                <w:t xml:space="preserve">Arnaud Jabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Raveloarisaona</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+                <w:t xml:space="preserve">Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Kallel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Guillot</w:t>
+                <w:t xml:space="preserve">Claude Bachmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33 (3), pp.101383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.1038342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2023.101383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943969v1</w:t>
+                <w:t xml:space="preserve">hal-04365547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trichophyton indotineae, from epidemiology to therapeutic</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo evaluation of antifungal combinations against azole-resistant Aspergillus fumigatus isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jabet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+                <w:t xml:space="preserve">Sana Jemel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">Yannick Raveloarisaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bachmeyer</w:t>
+                <w:t xml:space="preserve">Aicha Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 33 (3), pp.101383. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2023.101383⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2022.1038342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04365547v1</w:t>
+                <w:t xml:space="preserve">hal-03943969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Paecilomyces/Purpureocillium Species Isolated from Clinical Respiratory Samples: A Multicenter Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vitro Activity of Amphotericin B in Combination with Colistin against Fungi Responsible for Invasive Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Juliette Guitard</w:t>
+                <w:t xml:space="preserve">Ilya Nikolskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gert Bange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 8 (7), pp.684. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8070684⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8020115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962491v1</w:t>
+                <w:t xml:space="preserve">hal-03944238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antifungal Drugs TDM: Trends and Update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Benjamin Kably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Derobertmasure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
+              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (1), pp.166-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03587204v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terbinafine Resistance in Dermatophytes: A French Multicenter Prospective Study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aspergillus detection in airways of ICU COVID-19 patients: To treat or not to treat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bounhiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Novara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8030220⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (3), pp.101290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846550v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Activity of Amphotericin B in Combination with Colistin against Fungi Responsible for Invasive Infections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gert Bange</w:t>
+                <w:t xml:space="preserve">Time-dependent bias when analysing COVID-19-associated pulmonary aspergillosis - Authors’ reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Morcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Laviolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8020115⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.e27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00048-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944238v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillus detection in airways of ICU COVID-19 patients: To treat or not to treat?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Terbinafine Resistance in Dermatophytes: A French Multicenter Prospective Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Moreno-Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Cremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Foulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2022.101290⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8030220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944220v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Drugs TDM: Trends and Update</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lefeuvre</w:t>
+                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Paecilomyces/Purpureocillium Species Isolated from Clinical Respiratory Samples: A Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorra Monpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Dannaoui</w:t>
+                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Therapeutic Drug Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/FTD.0000000000000952⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (7), pp.684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof8070684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944180v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Antifungal Combination of Terbinafine with Itraconazole against Isolates of Trichophyton Species</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anuradha Chowdhary</w:t>
+                <w:t xml:space="preserve">Fungal infections in mechanically ventilated patients with COVID-19 during the first wave: the French multicentre MYCOVID study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Edouard Luyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01449-21⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.180-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2213-2600(21)00442-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944240v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03587204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments in the Diagnosis of Mucormycosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Vitro Antifungal Combination of Terbinafine with Itraconazole against Isolates of Trichophyton Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuradha Chowdhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8050457⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 66 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01449-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944234v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-dependent bias when analysing COVID-19-associated pulmonary aspergillosis - Authors’ reply</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Developments in the Diagnosis of Mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.e27. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (5), pp.457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2213-2600(22)00048-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8050457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594060v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms of acquired antifungal drug resistance in principal fungal pathogens and EUCAST guidance for their laboratory detection and clinical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rogers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Verweij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Castanheira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,90 +3777,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic In Vitro Interaction of Isavuconazole and Isoquercitrin against Candida glabrata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Nikolskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Bange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (5), pp.525. </w:t>
@@ -3950,51 +3950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Ciceron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Malaria Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (1), pp.204. </w:t>
@@ -4032,103 +4032,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Synergy of Isavuconazole Combined With Colistin Against Common Candida Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilya Nikolskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Bange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
@@ -4160,4271 +4160,4271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques for the Assessment of In Vitro and In Vivo Antifungal Combinations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Galleria mellonella as a screening tool to study virulence factors of Aspergillus fumigatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Herbreteau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Melloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Jemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7020113⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), p. 818-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1893945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950317v1</w:t>
+                <w:t xml:space="preserve">hal-03687390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MixInYeast: A Multicenter Study on Mixed Yeast Infections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Danila Seidel</w:t>
+                <w:t xml:space="preserve">In Vivo Efficacy of Voriconazole in a Galleria mellonella Model of Invasive Infection Due to Azole-Susceptible or Resistant Aspergillus fumigatus Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Jemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isin Akyar</w:t>
+                <w:t xml:space="preserve">Kalthoum Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamid Badali</w:t>
+                <w:t xml:space="preserve">Grégory Jouvion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Brisebard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 7 (1), pp.13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7010013⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 7 (12), pp.1012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7121012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666341v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole resistance in Aspergillus fumigatus isolates from respiratory specimens in Lyon University Hospitals, France: prevalence and mechanisms involved</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Simon</w:t>
+                <w:t xml:space="preserve">Azole Resistance in Clinical and Environmental Aspergillus Isolates from the French West Indies (Martinique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorra Monpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Déméautis</w:t>
+                <w:t xml:space="preserve">Nicole Desbois-Nogard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Dupont</w:t>
+                <w:t xml:space="preserve">Marielle Bajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Kramer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Garnier</w:t>
+                <w:t xml:space="preserve">Cécile Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2021.106447⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (5), pp.355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7050355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950313v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species distribution and antifungal susceptibility of Aspergillus clinical isolates in Lebanon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Microbiota and Mycobiota in Fungal Ball Rhinosinusitis: Specific Interaction between Aspergillus fumigatus and Haemophilus influenza?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwan Osman</w:t>
+                <w:t xml:space="preserve">Maxime Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bidon</w:t>
+                <w:t xml:space="preserve">Pierre Bonfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Abboud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baraa Hamze</w:t>
+                <w:t xml:space="preserve">Guillaume Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/fmb-2020-0141⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (7), pp.550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7070550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118541v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole Resistance in Clinical and Environmental Aspergillus Isolates from the French West Indies (Martinique)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorra Monpierre</w:t>
+                <w:t xml:space="preserve">Species distribution and antifungal susceptibility of Aspergillus clinical isolates in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwan Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Desbois-Nogard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
+                <w:t xml:space="preserve">Cynthia Abboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Bajal</w:t>
+                <w:t xml:space="preserve">Ayate Zakaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Angebault</w:t>
+                <w:t xml:space="preserve">Baraa Hamze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (5), pp.355. </w:t>
+              <w:t xml:space="preserve">Future Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.13-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof7050355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/fmb-2020-0141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313108v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Microbiota and Mycobiota in Fungal Ball Rhinosinusitis: Specific Interaction between Aspergillus fumigatus and Haemophilus influenza?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques for the Assessment of In Vitro and In Vivo Antifungal Combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dellière</w:t>
+                <w:t xml:space="preserve">Guillaume Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fungi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 7 (7), pp.550. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7070550⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 7 (2), pp.113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof7020113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313107v1</w:t>
+                <w:t xml:space="preserve">hal-03950317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of significance of Aspergillus detection in airways of ICU COVID-19 patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agathe Bounhiol</w:t>
+                <w:t xml:space="preserve">MixInYeast: A Multicenter Study on Mixed Yeast Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narda Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Soto-Debrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danila Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Robert Gangneux</w:t>
+                <w:t xml:space="preserve">Isin Akyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
+                <w:t xml:space="preserve">Hamid Badali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 64 (9), pp.980-988. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.13341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof7010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282556v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03666341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Efficacy of Voriconazole in a Galleria mellonella Model of Invasive Infection Due to Azole-Susceptible or Resistant Aspergillus fumigatus Isolates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Azole resistance in Aspergillus fumigatus isolates from respiratory specimens in Lyon University Hospitals, France: prevalence and mechanisms involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalthoum Kallel</w:t>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Jouvion</w:t>
+                <w:t xml:space="preserve">Tanguy Déméautis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Brisebard</w:t>
+                <w:t xml:space="preserve">Damien Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Kramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof7121012⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58 (6), pp.106447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2021.106447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944250v1</w:t>
+                <w:t xml:space="preserve">hal-03950313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galleria mellonella as a screening tool to study virulence factors of Aspergillus fumigatus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sana Jemel</w:t>
+                <w:t xml:space="preserve">A review of significance of Aspergillus detection in airways of ICU COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Bounhiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lolita Roisin</w:t>
+                <w:t xml:space="preserve">Florence Robert Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Dardé</w:t>
+                <w:t xml:space="preserve">Jean-Ralph Zahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), p. 818-834. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 64 (9), pp.980-988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21505594.2021.1893945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.13341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03687390v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Candida albicans and Candida dubliniensis Show Different Trailing Effect Patterns When Exposed to Echinocandins and Azoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe D'Enfert</w:t>
+                <w:t xml:space="preserve">In Vitro Interaction between Isavuconazole and Tacrolimus, Cyclosporin A, or Sirolimus against Aspergillus Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/FMICB.2020.01286⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof6030103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950323v1</w:t>
+                <w:t xml:space="preserve">hal-03950341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro synergy of isavuconazole in combination with colistin against Candida auris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Colistin and Isavuconazole Interact Synergistically In Vitro against Aspergillus nidulans and Aspergillus niger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Djenontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-78588-5⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950338v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galleria mellonella for the Evaluation of Antifungal Efficacy against Medically Important Fungi, a Narrative Review</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus section Usti: a multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Glampedakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8030390⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciaa230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950343v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Issue: Mucorales and Mucormycosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">Scedosporiosis/lomentosporiosis observational study (SOS): Clinical significance of Scedosporium species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bronnimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaela Lackner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Françoise Dromer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Lanternier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Maulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof6010006⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (5), pp.486 - 497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myaa086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997630v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03222501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro synergy of isavuconazole in combination with colistin against Candida auris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.21448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-78588-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566987v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pneumocystis Infection Outbreaks in Organ Transplantation Units in France: A Nation-Wide Survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special Issue: Mucorales and Mucormycosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Lackner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciz901⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof6010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543278v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the diagnosis of parasitic and fungal infections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lachaud</w:t>
+                <w:t xml:space="preserve">Pneumocystis Infection Outbreaks in Organ Transplantation Units in France: A Nation-Wide Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Toubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Totet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abou Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/abc.2020.1554⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (10), pp.2216-2220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciz901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610929v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulated Response of Aspergillus fumigatus and Stenotrophomonas maltophilia to Antimicrobial Agents in Polymicrobial Biofilm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
+                <w:t xml:space="preserve">Update on the diagnosis of parasitic and fungal infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Piarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Menotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/FCIMB.2020.574028⟩</w:t>
+              <w:t xml:space="preserve">Annales de Biologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78 (3), pp.299-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/abc.2020.1554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04298472v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the MICs Obtained by Gradient Concentration Strip and EUCAST Methods for Four Azole Drugs and Amphotericin B against Azole-Susceptible and -Resistant Aspergillus Section Fumigati Clinical Isolates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Senghor</w:t>
+                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Foulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01597-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.100970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950346v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicentre validation of a EUCAST method for the antifungal susceptibility testing of microconidia-forming dermatophytes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Candida albicans and Candida dubliniensis Show Different Trailing Effect Patterns When Exposed to Echinocandins and Azoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sitterlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe D'Enfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/JAC/DKAA111⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/FMICB.2020.01286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950328v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colistin interacts synergistically with echinocandins against Candida auris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Dannaoui</w:t>
+                <w:t xml:space="preserve">Galleria mellonella for the Evaluation of Antifungal Efficacy against Medically Important Fungi, a Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Jemel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalthoum Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.105901⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8030390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489862v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive aspergillosis due to Aspergillus section Usti: a multicenter retrospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
+                <w:t xml:space="preserve">Modulated Response of Aspergillus fumigatus and Stenotrophomonas maltophilia to Antimicrobial Agents in Polymicrobial Biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lolita Roisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Melloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Winoc Decousser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciaa230⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/FCIMB.2020.574028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543503v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colistin and Isavuconazole Interact Synergistically In Vitro against Aspergillus nidulans and Aspergillus niger</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of the MICs Obtained by Gradient Concentration Strip and EUCAST Methods for Four Azole Drugs and Amphotericin B against Azole-Susceptible and -Resistant Aspergillus Section Fumigati Clinical Isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verdurme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091447⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01597-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950339v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Interaction between Isavuconazole and Tacrolimus, Cyclosporin A, or Sirolimus against Aspergillus Species</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multicentre validation of a EUCAST method for the antifungal susceptibility testing of microconidia-forming dermatophytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maiken Cavling Arendrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Meinike Jørgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Guinea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrien Lagrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erja Chryssanthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (3), pp.103. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (7), pp.1807-1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jof6030103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/JAC/DKAA111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950341v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scedosporiosis/lomentosporiosis observational study (SOS): Clinical significance of Scedosporium species identification</w:t>
+                <w:t xml:space="preserve">Colistin interacts synergistically with echinocandins against Candida auris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bronnimann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
+                <w:t xml:space="preserve">A.L. Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Dromer</w:t>
+                <w:t xml:space="preserve">E. Djenontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Lanternier</w:t>
+                <w:t xml:space="preserve">F. Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Maulin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Chowdhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (5), pp.486 - 497. </w:t>
+              <w:t xml:space="preserve">International Journal of Antimicrobial Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.105901 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mmy/myaa086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijantimicag.2020.105901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03222501v1</w:t>
+                <w:t xml:space="preserve">hal-03489862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and species diversity of human-pathogenic Mucorales in commercial food-stuffs purchased in Paris area</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Prevalence, geographic risk factor, and development of a standardized protocol for fungal isolation in cystic fibrosis: Results from the international prospective study “MFIP”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Delhaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kada Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cantón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Botterel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Mycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mmy/myy121⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (2), pp.212-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997607v1</w:t>
+                <w:t xml:space="preserve">hal-02316590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, geographic risk factor, and development of a standardized protocol for fungal isolation in cystic fibrosis: Results from the international prospective study “MFIP”</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Method-Dependent Epidemiological Cutoff Values for Detection of Triazole Resistance in Candida and Aspergillus Species for the Sensititre YeastOne Colorimetric Broth and Etest Agar Diffusion Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Cantón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Botterel</w:t>
+                <w:t xml:space="preserve">A. Espinel-Ingroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turnidge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alastruey-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Canton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01651-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316590v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method-Dependent Epidemiological Cutoff Values for Detection of Triazole Resistance in Candida and Aspergillus Species for the Sensititre YeastOne Colorimetric Broth and Etest Agar Diffusion Methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Botterel</w:t>
+                <w:t xml:space="preserve">Antifungal Susceptibly Testing by Concentration Gradient Strip Etest Method for Fungal Isolates: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Canton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Espinel-Ingroff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (4), pp.108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01651-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof5040108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997657v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Antifungal Combination of Flucytosine with Amphotericin B, Voriconazole, or Micafungin against Candida auris Shows No Antagonism</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Dannaoui</w:t>
+                <w:t xml:space="preserve">Antifungal combinations in Mucorales: A microbiological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01393-19⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.myc.12909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997625v1</w:t>
+                <w:t xml:space="preserve">hal-03997641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Gradient Concentration Strip Method for Antifungal Susceptibility Testing of Isavuconazole and Comparators for Mucorales Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+                <w:t xml:space="preserve">Occurrence and species diversity of human-pathogenic Mucorales in commercial food-stuffs purchased in Paris area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bita Mousavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.00838-19⟩</w:t>
+              <w:t xml:space="preserve">Medical Mycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (6), pp.739-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mmy/myy121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997639v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro interactions between isavuconazole and tacrolimus, cyclosporin A or sirolimus against Mucorales</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+                <w:t xml:space="preserve">In Vitro Antifungal Combination of Flucytosine with Amphotericin B, Voriconazole, or Micafungin against Candida auris Shows No Antagonism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chowdhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dkz102⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01393-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997647v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Mucorales by Matrix-Assisted Laser Desorption Ionization Time-of-Flight Mass Spectrometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Gradient Concentration Strip Method for Antifungal Susceptibility Testing of Isavuconazole and Comparators for Mucorales Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schwarz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof5030056⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00838-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195471v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global guideline for the diagnosis and management of mucormycosis: an initiative of the European Confederation of Medical Mycology in cooperation with the Mycoses Study Group Education and Research Consortium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sharon Chen</w:t>
+                <w:t xml:space="preserve">In vitro interactions between isavuconazole and tacrolimus, cyclosporin A or sirolimus against Mucorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Schwarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Felske-Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30312-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (7), pp.1921-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkz102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03950349v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal Susceptibly Testing by Concentration Gradient Strip Etest Method for Fungal Isolates: A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global guideline for the diagnosis and management of mucormycosis: an initiative of the European Confederation of Medical Mycology in cooperation with the Mycoses Study Group Education and Research Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Cornely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Alastruey-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Arenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof5040108⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (12), pp.e405-e421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(19)30312-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997633v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03950349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal combinations in Mucorales: A microbiological perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Identification of Mucorales by Matrix-Assisted Laser Desorption Ionization Time-of-Flight Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliver Cornely</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Guedouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laouiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.myc.12909. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (3), pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.12909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof5030056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997641v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indifferent effect of nonsteroidal anti-inflammatory drugs (NSAIDs) combined with fluconazole against multidrug-resistant Candida auris</w:t>
               </w:r>
@@ -8557,77 +8557,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicentre study to determine the Etest epidemiological cut-off values of antifungal drugs in Candida spp. and Aspergillus fumigatus species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salsé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Delhaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fekkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8672,2434 +8672,2434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Combination of Isavuconazole with Echinocandins against Azole-Susceptible and -Resistant Aspergillus spp</w:t>
+                <w:t xml:space="preserve">Comparative virulence of Candida auris with Candida haemulonii , Candida glabrata and Candida albicans in a murine model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Raffetin</w:t>
+                <w:t xml:space="preserve">Hamed Fakhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Courbin</w:t>
+                <w:t xml:space="preserve">Afsane Vaezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuradha Chowdhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jullien</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Davood Nasiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 62 (1), </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (6), pp.377-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01382-17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.12754⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997741v1</w:t>
+                <w:t xml:space="preserve">hal-03997736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Costa</w:t>
+                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+                <w:t xml:space="preserve">Taieb Chouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sautour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Valot</w:t>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
+                <w:t xml:space="preserve">Olivier Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (1), pp.30 - 34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902544v1</w:t>
+                <w:t xml:space="preserve">hal-01698243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and species distribution of pathogenic Mucorales in unselected soil samples from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bita Mousavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Guillot</w:t>
+                <w:t xml:space="preserve">R Chermette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 56 (3), pp.315-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mmy/myx051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of Aspergillus fumigatus and Stenotrophomonas maltophilia in an in vitro Mixed Biofilm Model: Does the Strain Matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Melloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lolita Roisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Fleur Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Louis Woerther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prosthetic Valve Candida spp. Endocarditis: New Insights Into Long-term Prognosis—The ESCAPE Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Rivoisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Rivoisy</w:t>
+                <w:t xml:space="preserve">Antonio Vena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Vena</w:t>
+                <w:t xml:space="preserve">Laura Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Schaeffer</w:t>
+                <w:t xml:space="preserve">Caroline Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Fontanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (6), pp.825-832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/cid/cix913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillus pseudodeflectus: a new human pathogen in liver transplant patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
+                <w:t xml:space="preserve">In Vitro Combination of Isavuconazole with Echinocandins against Azole-Susceptible and -Resistant Aspergillus spp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raffetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Levesque</w:t>
+                <w:t xml:space="preserve">V. Courbin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12879-018-3527-5⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01382-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997687v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Aspergillus terreus Species Complex Clinical Isolates from a French Multicenter Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human cryptosporidiosis in immunodeficient patients in France (2015–2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romy Razakandrainibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Imbert</w:t>
+                <w:t xml:space="preserve">Marc Sautour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Normand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Guitard</w:t>
+                <w:t xml:space="preserve">Louise Basmaciyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.02315-17⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 192, pp.108-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2018.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826769v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azole Resistance in Aspergillus fumigatus in Patients with Cystic Fibrosis: A Matter of Concern?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aspergillus pseudodeflectus: a new human pathogen in liver transplant patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benjamin Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hamprecht</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Steinmann</w:t>
+                <w:t xml:space="preserve">Sébastien Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-017-0162-4⟩</w:t>
+              <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12879-018-3527-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997691v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro antifungal activity of amphotericin B and 11 comparators against Aspergillus terreus species complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species Identification and In Vitro Antifungal Susceptibility of Aspergillus terreus Species Complex Clinical Isolates from a French Multicenter Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ranque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afsane Vaezi</w:t>
+                <w:t xml:space="preserve">J. M. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Fakhim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Hedayati</w:t>
+                <w:t xml:space="preserve">J. Guitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12716⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (5), pp.e02315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.02315-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997706v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posaconazole MIC Distributions for Aspergillus fumigatus Species Complex by Four Methods: Impact of cyp51A Mutations on Estimation of Epidemiological Cutoff Values</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Garcia-Effron</w:t>
+                <w:t xml:space="preserve">In vitro antifungal activity of amphotericin B and 11 comparators against Aspergillus terreus species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsane Vaezi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Fakhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Arastehfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahereh Shokohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hedayati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01916-17⟩</w:t>
+              <w:t xml:space="preserve">Mycoses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 61 (2), pp.134-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/myc.12716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997739v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative virulence of Candida auris with Candida haemulonii , Candida glabrata and Candida albicans in a murine model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Davood Nasiry</w:t>
+                <w:t xml:space="preserve">Posaconazole MIC Distributions for Aspergillus fumigatus Species Complex by Four Methods: Impact of cyp51A Mutations on Estimation of Epidemiological Cutoff Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Espinel-Ingroff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Turnidge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alastruey-Izquierdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dannaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garcia-Effron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/myc.12754⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 62 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01916-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997736v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR-based detection of Aspergillus fumigatus and absence of azole resistance due to TR 34 /L98H in a french multicenter cohort of 137 patients with fungal rhinosinusitis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Azole Resistance in Aspergillus fumigatus in Patients with Cystic Fibrosis: A Matter of Concern?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taieb Chouaki</w:t>
+                <w:t xml:space="preserve">O. Bader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Cateau</w:t>
+                <w:t xml:space="preserve">Patrice Le Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Malard</w:t>
+                <w:t xml:space="preserve">J. Steinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycoses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 61 (1), pp.30 - 34. </w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 183 (1), pp.151-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/myc.12702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11046-017-0162-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698243v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Interactions of Echinocandins with Triazoles against Multidrug-Resistant Candida auris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">In Vitro Activities of Novel Azole Compounds ATTAF-1 and ATTAF-2 against Fluconazole-Susceptible and -Resistant Isolates of Candida Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Fakhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anupam Prakash</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Saeed Emami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsane Vaezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Dannaoui</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedeh Mahdieh Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Faeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 61 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AAC.01056-17⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 61 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01106-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997759v1</w:t>
+                <w:t xml:space="preserve">hal-03997772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatal Pulmonary Mucormycosis due to Rhizopus homothallicus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Gibault</w:t>
+                <w:t xml:space="preserve">Multicenter Study of Method-Dependent Epidemiological Cutoff Values for Detection of Resistance in Candida spp. and Aspergillus spp. to Amphotericin B and Echinocandins for the Etest Agar Diffusion Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Espinel-Ingroff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Le Pimpec Barthes</w:t>
+                <w:t xml:space="preserve">M. Arendrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cantón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cordoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-017-0151-7⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01792-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997765v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Diagnosis of Invasive Aspergillosis and Detection of Azole Resistance by a Newly Commercialized PCR Kit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gaboyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (11), pp.3210-3218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.01032-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Echinocandin Resistance in Candida Species Isolates from Liver Transplant Recipients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Fatal Pulmonary Mucormycosis due to Rhizopus homothallicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Compain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Costa</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Botterel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Le Pimpec Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 182 (9-10), pp.907-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11046-017-0151-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01229-16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997749v1</w:t>
+                <w:t xml:space="preserve">hal-03997765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Activities of Novel Azole Compounds ATTAF-1 and ATTAF-2 against Fluconazole-Susceptible and -Resistant Isolates of Candida Species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">In Vitro Interactions of Echinocandins with Triazoles against Multidrug-Resistant Candida auris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Fakhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuradha Chowdhary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupam Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afsane Vaezi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leila Faeli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 61 (1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 61 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01056-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01106-16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997772v1</w:t>
+                <w:t xml:space="preserve">hal-03997759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicenter Study of Method-Dependent Epidemiological Cutoff Values for Detection of Resistance in Candida spp. and Aspergillus spp. to Amphotericin B and Echinocandins for the Etest Agar Diffusion Method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Echinocandin Resistance in Candida Species Isolates from Liver Transplant Recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cordoba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Dannaoui</w:t>
+                <w:t xml:space="preserve">Gwénolé Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Aït-Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Fekkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 61 (1), </w:t>
+              <w:t xml:space="preserve">, 2017, 61 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.01792-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.01229-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997774v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing hypoxia and inflammation during invasive pulmonary aspergillosis by targeting the Interleukin-1 receptor</w:t>
               </w:r>
@@ -11137,51 +11137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orhan Rasid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Savers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jouvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.26490. </w:t>
@@ -11366,90 +11366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective evaluation of azole resistance in Aspergillus fumigatus clinical isolates in France: Table 1.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Choukri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sitterlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (6), pp.593-596. </w:t>
@@ -11487,103 +11487,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro activity of miltefosine in combination with voriconazole or amphotericin B against clinical isolates of Scedosporium spp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Compain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Sitterlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 64 (3), pp.309-311. </w:t>
@@ -11621,90 +11621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular identification of fungi found on decomposed human bodies in forensic autopsy cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Felske-Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Birngruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11768,77 +11768,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-generation sequencing offers new insights into the resistance of Candida spp. to echinocandins and azoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Sertour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11902,51 +11902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Status of Diagnosis of Mucormycosis: Update on Molecular Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Millon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Fungal Infection Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (4), pp.353-359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12006,51 +12006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Ying Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Gricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Arné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12140,77 +12140,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18 (1), pp.86-90. </w:t>
@@ -12287,51 +12287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Ducroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Alanio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12516,103 +12516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and phenotypic evaluation of Lichtheimia corymbifera (formerly Absidia corymbifera) complex isolates associated with human mucormycosis: rehabilitation of L. ramosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hoinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (12), pp.3862-70. </w:t>
@@ -12689,51 +12689,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naji Aoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12784,90 +12784,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular identification of Zygomycetes from culture and experimentally infected tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12944,51 +12944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Desnos-Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13080,77 +13080,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the risk of fungal colonization/infection in patients with cystic fibrosis : an international prospective study comparing the performance of media for mycological culturing MucoFong International Project (MFIP)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kada Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Faure-Cognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chartier-Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13257,51 +13257,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Leto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mouhajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Angebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Meeting of the ECMM/ISHAM Working group "Fungal respiratory infections in Cystic Fibrosis" (Fri-CF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Angers, France</w:t>
@@ -13330,103 +13330,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description d'une nouvelle espèce pathogène responsable de mucormycose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hoinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Gantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Dromer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Paris, France. pp.57</w:t>
@@ -13455,64 +13455,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scedosporium prolificans : an emerging pathogen in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ranque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13632,51 +13632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adela Angoulvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Meliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Botterel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Workshops on Opportunistic Protists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lisbonne, Portugal. </w:t>
@@ -13758,51 +13758,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micafungin susceptibility of the most common&amp;lt;em&amp;gt; Candida&amp;lt;/em&amp;gt; species in 16 French university hospitals : comparison between the Etest® and the EUCAST methods (MICACAND study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Elisabeth Bougnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dannaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14052,51 +14052,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512639v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Esnault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Parize" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf750" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05595027v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verweij" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alastruey-Izquierdo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Amilon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Cavling Arendrup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Armstrong-James" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04334-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Merabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162090v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Halima" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Attaianese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Husain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00193-25" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Djenontin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.70051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Buil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco F.J. Meijer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoenigl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Lagrou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.05.011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997696v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debourgogne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Mousavi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13766" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05271859v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanirina Cl&#233;mencia Rafanomezantsoa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sabourin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guennouni Sebbouh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03585-23" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04365546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bidaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moreno-Sabater" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cremer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foulet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01716-22" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05175558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Do Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102429" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03943969v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Jemel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Raveloarisaona" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kallel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.1038342" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04365547v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jabet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bachmeyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2023.101383" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962491v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel A&#239;t-Ammar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070684" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030220" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944238v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schwarz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Nikolskiy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sommer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Bange" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020115" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bounhiol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101290" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Derobertmasure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefeuvre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dannaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000952" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944240v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Chowdhary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01449-21" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050457" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594060v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morcet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00048-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Castanheira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac161" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944231v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schwarz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050525" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.892893" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbreteau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7020113" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666341v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Medina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto-Debr&#225;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isin Akyar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Badali" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7010013" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950313v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy D&#233;m&#233;autis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kramer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Garnier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106447" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118541v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abboud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayate Zakaria" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Hamze" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2020-0141" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313108v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desbois-Nogard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bajal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7050355" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313107v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7070550" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282556v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert Gangneux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13341" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944250v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalthoum Kallel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brisebard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7121012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03687390v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Melloul" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1893945" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950323v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayadi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D'Enfert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FMICB.2020.01286" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950338v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78588-5" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950343v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030390" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997630v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lackner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6010006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543278v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou Bacar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz901" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03610929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2020.1554" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298472v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Winoc Decousser" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FCIMB.2020.574028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950346v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delli&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdurme" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dannaoui" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senghor" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01597-19" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950328v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Meinike J&#248;rgensen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guinea" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/JAC/DKAA111" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489862v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bidaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djenontin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Botterel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chowdhary" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.105901" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543503v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Glampedakis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa230" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950339v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091447" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950341v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030103" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03222501v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bronnimann" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maulin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa086" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997607v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myy121" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316590v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Touati" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cant&#243;n" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997657v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espinel-Ingroff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turnidge" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alastruey-Izquierdo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canton" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01651-18" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997625v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01393-19" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997639v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00838-19" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997647v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Felske-Zech" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz102" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195471v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Guedouar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laouiti" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5030056" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950349v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Arenz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Chen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30312-3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997633v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinel-Ingroff" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5040108" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997641v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12909" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950350v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ahangarkani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Khodavaisy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Mahmoudi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Shokohi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Rezai" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/cmm.5.3.1743" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181651v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sals&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekkar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.04.027" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997741v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raffetin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courbin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jullien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01382-17" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997727v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chermette" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myx051" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298613v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jenot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02850" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407034v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rivoisy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vena" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix913" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997687v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levesque" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benjamin Murat" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-018-3527-5" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826769v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbert" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Normand" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranque" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Costa" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guitard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02315-17" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997691v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamprecht" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bader" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0162-4" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997706v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsane Vaezi" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Fakhim" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arastehfar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hedayati" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12716" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997739v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia-Effron" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01916-17" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997736v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Nasiry" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12754" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997759v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Prakash" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01056-17" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997765v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Pimpec Barthes" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0151-7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997762v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaboyard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Audebert" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lagardere" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01032-17" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997749v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Prigent" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01229-16" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997772v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Emami" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Mahdieh Hashemi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Faeli" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01106-16" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997774v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arendrup" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cant&#243;n" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordoba" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01792-16" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01321334v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Gresnigt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Rekiki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Rasid" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Savers" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26490" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02194795v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Borman" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Campbell" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Bridge" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00477-16" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998117v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choukri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sitterl&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bassinet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myv029" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998107v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paugam" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000019" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998112v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gehl" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Birngruber" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-014-1118-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474508v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sertour" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv139" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998120v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12281-014-0196-8" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014167v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ying Wang" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gricourt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Seguin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03541" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759177v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1801.110556" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405248v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Planche" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducroz" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00045-12" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332276v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giraud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Razafimandimby" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carr&#232;re" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00047-10" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465877v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoinard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02094-08" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665927v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Baixench" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Aoun" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm095" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658964v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.44.2.340-349.2006" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667092v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00862-06" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136215v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faure-Cognet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chartier-Botterel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136199v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leto" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouhajir" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344060v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341481v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crouzet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755970v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Magne" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacube" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulvant" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meliani" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2006.00191.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8C0X4K7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743560v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulevant" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05595027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verweij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alastruey-Izquierdo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Amilon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maiken Cavling Arendrup" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Armstrong-James" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-026-04334-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Esnault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Godet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Charmillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Parize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofaf750" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582841v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorra Monpierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lortholary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boukris-Sitbon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Merabet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myag025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882051v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Tala-Ighil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae594" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169393v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Salmanton-Garc&#237;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Falci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Cornely" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pasqualotto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Barth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02112-24" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05185259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Barrera" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Bougnoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Damiani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Costa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaf067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333903v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Djenontin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.70051" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162090v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Ben Halima" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Autier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Attaianese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Husain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert-Gangneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.00193-25" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113582v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochem Buil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eelco F.J. Meijer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hoenigl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrien Lagrou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2025.05.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05271859v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovanirina Cl&#233;mencia Rafanomezantsoa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Sabourin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Guennouni Sebbouh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sitterl&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03585-23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debourgogne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bita Mousavi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Delhaes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Cornet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13766" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Millon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Botterel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2024.101520" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03994435v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Letscher-Bru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.11.030" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-04365546v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bidaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Moreno-Sabater" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Normand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cremer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Foulet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01716-22" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05175558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Costa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Do Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11102429" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04365547v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jabet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brun" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bachmeyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2023.101383" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-03943969v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Jemel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Raveloarisaona" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Kallel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.1038342" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944238v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schwarz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Nikolskiy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sommer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Bange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8020115" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944180v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kably" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Launay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Derobertmasure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefeuvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dannaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/FTD.0000000000000952" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bounhiol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2022.101290" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594060v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gangneux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Morcet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laviolle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-2600(22)00048-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03846550v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8030220" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03962491v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel A&#239;t-Ammar" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8070684" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03587204v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fekkar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Luyt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-2600(21)00442-2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944240v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuradha Chowdhary" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01449-21" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050457" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944209v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogers" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Castanheira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lewis White" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkac161" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944231v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Schwarz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8050525" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03708030v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Bouzayene" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwana Zaffaroullah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ciceron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04219-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944199v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2022.892893" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03687390v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fleur Durieux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Melloul" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lolita Roisin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Dard&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2021.1893945" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalthoum Kallel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jouvion" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brisebard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7121012" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Desbois-Nogard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bajal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Angebault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7050355" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04313107v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fieux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonfils" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gricourt" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7070550" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bidon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Abboud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayate Zakaria" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baraa Hamze" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/fmb-2020-0141" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbreteau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7020113" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03666341v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narda Medina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Soto-Debr&#225;n" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danila Seidel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isin Akyar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Badali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7010013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-03950313v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy D&#233;m&#233;autis" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Dupont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Kramer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Garnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2021.106447" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282556v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Robert Gangneux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13341" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950341v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030103" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091447" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543503v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Glampedakis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciaa230" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03222501v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bronnimann" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Dromer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lanternier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Maulin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myaa086" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950338v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-78588-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997630v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Lackner" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6010006" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543278v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Gal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toubas" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Totet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abou Bacar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciz901" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03610929v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Piarroux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Menotti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lachaud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2020.1554" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950323v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Ayadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D'Enfert" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FMICB.2020.01286" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950343v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030390" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298472v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Melloul" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Louis Woerther" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Royer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Winoc Decousser" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/FCIMB.2020.574028" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950346v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delli&#232;re" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verdurme" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bigot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dannaoui" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Senghor" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01597-19" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950328v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Meinike J&#248;rgensen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guinea" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erja Chryssanthou" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/JAC/DKAA111" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489862v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bidaud" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djenontin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Botterel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chowdhary" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijantimicag.2020.105901" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02316590v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kada Touati" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cant&#243;n" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997657v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Espinel-Ingroff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Turnidge" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alastruey-Izquierdo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Canton" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01651-18" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997633v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Espinel-Ingroff" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5040108" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12909" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997607v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Arn&#233;" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myy121" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997625v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bidaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01393-19" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997639v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00838-19" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997647v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Felske-Zech" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz102" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950349v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Arenz" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Chen" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(19)30312-3" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Guedouar" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laouiti" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof5030056" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03950350v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Ahangarkani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Khodavaisy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahram Mahmoudi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahereh Shokohi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Rezai" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18502/cmm.5.3.1743" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02181651v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sals&#233;" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fekkar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2019.04.027" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997736v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Fakhim" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsane Vaezi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Nasiry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12754" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997727v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Chermette" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Botterel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myx051" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04298613v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jenot" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02850" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02407034v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rivoisy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Vena" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Schaeffer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fontanet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix913" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997741v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raffetin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Courbin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jullien" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01382-17" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02902544v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romy Razakandrainibe" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sautour" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Basmaciyan" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2018.08.001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z2FBQ7N1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997687v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levesque" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benjamin Murat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Imbert" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-018-3527-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826769v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Imbert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Normand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ranque" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Costa" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guitard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.02315-17" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997706v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arastehfar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hedayati" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12716" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997739v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia-Effron" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01916-17" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997691v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamprecht" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bader" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steinmann" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0162-4" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997772v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Emami" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Mahdieh Hashemi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Faeli" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01106-16" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997774v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arendrup" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cant&#243;n" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cordoba" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01792-16" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997762v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gabriel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gaboyard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Audebert" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lagardere" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01032-17" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997765v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Compain" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibault" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Le Pimpec Barthes" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-017-0151-7" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997759v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Prakash" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01056-17" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03997749v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Prigent" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.01229-16" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01321334v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Gresnigt" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessalem Rekiki" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orhan Rasid" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Savers" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep26490" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02194795v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M Borman" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Desnos-Ollivier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Campbell" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul D Bridge" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00477-16" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998117v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Choukri" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sitterl&#233;" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bassinet" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myv029" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998107v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Paugam" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.000019" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998112v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Gehl" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Birngruber" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00414-014-1118-6" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474508v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garnaud" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sertour" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkv139" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03998120v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12281-014-0196-8" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014167v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Ying Wang" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Gricourt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thierry" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Seguin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03541" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759177v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred&#233;ric Grenouillet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1801.110556" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01405248v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Planche" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ducroz" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Alanio" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00045-12" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03332276v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Giraud" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pihet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Razafimandimby" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carr&#232;re" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degand" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00047-10" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465877v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hoinard" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gantier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.02094-08" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665927v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Baixench" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naji Aoun" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkm095" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658964v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.44.2.340-349.2006" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667092v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00862-06" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136215v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Faure-Cognet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chartier-Botterel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03136199v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leto" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mouhajir" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344060v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341481v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ranque" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crouzet" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755970v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Magne" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lacube" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulvant" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Meliani" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2006.00191.x" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N8C0X4K7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743560v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Accoceberry" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela Angoulevant" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bailly" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>