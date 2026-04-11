--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -2556,261 +2556,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02628138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid spread of the invasive yellow-legged hornet in France: the role of human-mediated dispersal and the effects of control measures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Suppo</w:t>
+                <w:t xml:space="preserve">Differentiating between gynes and workers in the invasive hornet Vespa velutina (Hymenoptera, Vespidae) in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaskun Pérez-De-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Goldarazena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Romón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Iturrondobeitia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12724⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hymenoptera Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.119-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/jhr.60.13505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625274v1</w:t>
+                <w:t xml:space="preserve">hal-02874916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiating between gynes and workers in the invasive hornet Vespa velutina (Hymenoptera, Vespidae) in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Izaskun Pérez-De-Heredia</w:t>
+                <w:t xml:space="preserve">Rapid spread of the invasive yellow-legged hornet in France: the role of human-mediated dispersal and the effects of control measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Robinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Iturrondobeitia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hymenoptera Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.119-133. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 54 (1), pp.205-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/jhr.60.13505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02874916v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Heterogeneity in Inbred European Population of the Invasive Hornet Vespa velutina nigrithorax</w:t>
               </w:r>
@@ -4978,247 +4978,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimentally orphaned termite worker colonies of two Reticulitermes species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of mating status on egg-laying and superparasitism behaviour in a parasitoid wasp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pichon</w:t>
+                <w:t xml:space="preserve">L. Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kutnik</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 50 (3), pp.1015-1034</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 123, pp.279-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193699v1</w:t>
+                <w:t xml:space="preserve">hal-00193255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mating status on egg-laying and superparasitism behaviour in a parasitoid wasp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of experimentally orphaned termite worker colonies of two Reticulitermes species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kutnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chevrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Châline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 123, pp.279-285</w:t>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (3), pp.1015-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193255v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive capacity of females Eupelmus vuilleti (Eupelmidae) inseminated by hyperparasitoid males developed upon the primary parasitoid Dinarmus basalis (Pteromalidae).</w:t>
               </w:r>
@@ -6306,51 +6306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de colonies orphelines chez les termites souterrains : étude de la plasticité de la structure sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6401,90 +6401,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation des castes et potentialités ontogéniques des ouvriers des termites souterrains du genre Reticulitermes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagneres A.G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6738,51 +6738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquage de ponte et sex ratio de la descendance dans diverses conditions de superparasitisme chez un Hyménoptère parasitoide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Journées des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, GIF SUR YVETTE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6820,51 +6820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative offspring sex ratio under superparasitism in the parasitoid Eupelmus vuilleti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX European Workshop on Insect Parasitoids (EWIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, CARDIFF, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6902,51 +6902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquage et sex ratio de ponte chez un hyménoptère parasitoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR "Ecologie Chimique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7853,51 +7853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les guêpes choississent le sexe de leurs enfants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mensuel de l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, pp.n° 1, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8289,51 +8289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Humbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Play" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336261" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxin Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Hodapp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safira Moog" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2522417123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Malaquias Souto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sarmento" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Capela" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Aguilar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M V S Azevedo-Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lapeyre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrouzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485325100345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-024-00413-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Tan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00853-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-021-00343-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109983" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02372-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Cast&#233;rot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2020.4877" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhi Thao Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2020.01.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejian Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz-Cristi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239742" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1484529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00696-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Perrocheau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.3.28516" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625274v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12724" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874916v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun P&#233;rez-De-Heredia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Goldarazena" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rom&#243;n" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Iturrondobeitia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jhr.60.13505" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Christid&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Bagn&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-017-0874-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graslin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcellin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tcheremisinova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20151086" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guignard Quentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136680" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Touret-Alby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darrouzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12210" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHVTHMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-014-0297-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hassani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanciano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daldal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.08.032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266572v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiheung Ahn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Huang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2011.00464.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWXD1WTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.01.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLH814D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagn&#232;res A.-G." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2011.10697712" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebreton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wipf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9845-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21MXDF0H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp156" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9781-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KNJLDJ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2009.04.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84M61R4B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358592v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labarussias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2008.00790.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1717D2RD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10905-008-9118-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutnik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;line" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rojas-Rousse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibeaudeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kalm&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014414v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rojas-Rousse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibeaudeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalmes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690998v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Prestwich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ujvary" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140575v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Prestwich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Ujv&#225;ry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.7739" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G3GC7LB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194850v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagneres A.G." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194857v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194879v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legeais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wipf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015392v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015390v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767340v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873196v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legeais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140547v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082714v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lab&#233;dan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christides" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2013.12.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53MSZC65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804819v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Humbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Play" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336261" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxin Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Hodapp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safira Moog" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2522417123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Malaquias Souto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sarmento" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Capela" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Aguilar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M V S Azevedo-Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lapeyre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrouzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485325100345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-024-00413-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Tan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00853-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-021-00343-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109983" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02372-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Cast&#233;rot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2020.4877" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhi Thao Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2020.01.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejian Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz-Cristi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239742" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1484529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00696-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Perrocheau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.3.28516" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun P&#233;rez-De-Heredia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Goldarazena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rom&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Iturrondobeitia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jhr.60.13505" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Christid&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Bagn&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-017-0874-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graslin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcellin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tcheremisinova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20151086" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guignard Quentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136680" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Touret-Alby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darrouzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12210" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHVTHMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-014-0297-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hassani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanciano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daldal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.08.032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266572v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiheung Ahn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Huang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2011.00464.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWXD1WTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.01.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLH814D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagn&#232;res A.-G." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2011.10697712" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebreton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wipf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9845-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21MXDF0H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp156" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9781-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KNJLDJ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2009.04.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84M61R4B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358592v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labarussias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2008.00790.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1717D2RD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10905-008-9118-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutnik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;line" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rojas-Rousse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibeaudeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kalm&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014414v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rojas-Rousse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibeaudeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalmes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690998v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Prestwich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ujvary" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140575v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Prestwich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Ujv&#225;ry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.7739" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G3GC7LB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194850v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagneres A.G." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194857v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194879v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legeais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wipf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015392v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015390v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767340v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873196v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legeais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140547v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082714v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lab&#233;dan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christides" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2013.12.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53MSZC65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804819v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>