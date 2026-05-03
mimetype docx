--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -588,51 +588,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Entomological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-4. </w:t>
+              <w:t xml:space="preserve">, 2025, 116 (1), pp.11-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0007485325100345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
@@ -1647,533 +1647,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular Lesions Other Than Stings Following Yellow-Legged Hornet ( Vespa velutina nigrithorax ) Projections, as Reported to French Poison Control Centers</w:t>
+                <w:t xml:space="preserve">Asian hornet Vespa velutina nigrithorax venom: Evaluation and identification of the bioactive compound responsible for human keratinocyte protection against oxidative stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Laborde-Castérot</w:t>
+                <w:t xml:space="preserve">Nhi Thao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delcourt</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2020.4877⟩</w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2020.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03002366v1</w:t>
+                <w:t xml:space="preserve">hal-02794316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asian hornet Vespa velutina nigrithorax venom: Evaluation and identification of the bioactive compound responsible for human keratinocyte protection against oxidative stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ocular Lesions Other Than Stings Following Yellow-Legged Hornet ( Vespa velutina nigrithorax ) Projections, as Reported to French Poison Control Centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Laborde-Castérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhi Thao Le</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baril</w:t>
+                <w:t xml:space="preserve">Nicolas Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 176, pp.1-9. </w:t>
+              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139 (1), pp.105-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2020.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2020.4877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794316v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and Molecular Phylogeny of Honey Bee Viruses in Vespids</w:t>
+                <w:t xml:space="preserve">Characterizing thermal tolerance in the invasive yellow-legged hornet (Vespa velutina nigrithorax): The first step toward a green control method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sa Yang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ignacio Ruiz-Cristi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12010006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0239742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794326v1</w:t>
+                <w:t xml:space="preserve">hal-02959665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing thermal tolerance in the invasive yellow-legged hornet (Vespa velutina nigrithorax): The first step toward a green control method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence and Molecular Phylogeny of Honey Bee Viruses in Vespids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sa Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxia Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaojun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Ruiz-Cristi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xuejian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0239742. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v12010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959665v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spread modelling: a suitable tool to explore the role of human-mediated dispersal in the range expansion of the yellow-legged hornet in Europe</w:t>
               </w:r>
@@ -2348,235 +2348,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarracenia carnivorous plants cannot serve as efficient biological control of the invasive hornet Vespa velutina nigrithorax in Europe</w:t>
+                <w:t xml:space="preserve">Flight capacities of yellow-legged hornet (Vespa velutina nigrithorax, Hymenoptera: Vespidae) workers from an invasive population in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Wycke</w:t>
+                <w:t xml:space="preserve">Daniel Sauvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Perrocheau</w:t>
+                <w:t xml:space="preserve">Vanessa Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3, pp.41-50. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.3.28516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02874902v1</w:t>
+                <w:t xml:space="preserve">hal-02628138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flight capacities of yellow-legged hornet (Vespa velutina nigrithorax, Hymenoptera: Vespidae) workers from an invasive population in Europe</w:t>
+                <w:t xml:space="preserve">Sarracenia carnivorous plants cannot serve as efficient biological control of the invasive hornet Vespa velutina nigrithorax in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauvard</w:t>
+                <w:t xml:space="preserve">Marie-Anne Wycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Imbault</w:t>
+                <w:t xml:space="preserve">Romaric Perrocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (6), </w:t>
+              <w:t xml:space="preserve">Rethinking Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.41-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.3.28516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628138v1</w:t>
+                <w:t xml:space="preserve">hal-02874902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiating between gynes and workers in the invasive hornet Vespa velutina (Hymenoptera, Vespidae) in Europe</w:t>
               </w:r>
@@ -3672,1285 +3672,1285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les termites, un monde de castes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic plasticity in the reproductive traits of a parasitoid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lucas</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (6), pp.682-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.01.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266572v1</w:t>
+                <w:t xml:space="preserve">hal-00627052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenic potentialities of the worker caste in two sympatric subterranean termites in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurianne Leniaud</w:t>
+                <w:t xml:space="preserve">Endogenous synchronization of the chemical signature of Reticulitermes (Isoptera: Rhinotermitidae) worker termites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Landré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1-2), pp.202-208</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00639100v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity in the reproductive traits of a parasitoid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Martel</w:t>
+                <w:t xml:space="preserve">Synchronized evolution of the chemical signature of Reticulitermes Endogenous synchronization of the chemical signature of Reticulitermes (Isoptera, Rhinotermitidae) worker termites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bagnères A.-G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Boivin</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Landré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 57 (6), pp.682-687. </w:t>
+              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (1-2), pp.202-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2011.01.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00379271.2011.10697712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00627052v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous synchronization of the chemical signature of Reticulitermes (Isoptera: Rhinotermitidae) worker termites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les termites, un monde de castes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (1-2), pp.202-208</w:t>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639107v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronized evolution of the chemical signature of Reticulitermes Endogenous synchronization of the chemical signature of Reticulitermes (Isoptera, Rhinotermitidae) worker termites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bagnères A.-G.</w:t>
+                <w:t xml:space="preserve">Ontogenic potentialities of the worker caste in two sympatric subterranean termites in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Leniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kiheung Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de la Société Entomologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (2), pp.138-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-142X.2011.00464.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00379271.2011.10697712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01291948v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitoids Modify Their Oviposition Behavior According to the Sexual Origin of Conspecific Cuticular Hydrocarbon Traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sex allocation strategies in response to conspecifics' offspring sex ratio in solitary parasitoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-010-9845-8⟩</w:t>
+              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.107-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/beheco/arp156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551086v1</w:t>
+                <w:t xml:space="preserve">hal-00550717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex allocation strategies in response to conspecifics' offspring sex ratio in solitary parasitoids</w:t>
+                <w:t xml:space="preserve">Modifications of the Chemical Profile of Hosts after Parasitism Allow Parasitoid Females to Assess the Time Elapsed Since the First Attack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/arp156⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36, pp.513-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-010-9781-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00550717v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of the Chemical Profile of Hosts after Parasitism Allow Parasitoid Females to Assess the Time Elapsed Since the First Attack</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parasitoids Modify Their Oviposition Behavior According to the Sexual Origin of Conspecific Cuticular Hydrocarbon Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Wipf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 36, pp.513-521. </w:t>
+              <w:t xml:space="preserve">, 2010, 36, pp.1092-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-010-9781-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-010-9845-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553220v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could hosts considered as low quality for egg-laying be considered as high quality for host-feeding?</w:t>
+                <w:t xml:space="preserve">Discrimination of the age of conspecific eggs by an ovipositing ectoparasitic wasp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Labarussias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2009.04.017⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 130, pp.28-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.2008.00790.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00412377v1</w:t>
+                <w:t xml:space="preserve">hal-00358592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of the age of conspecific eggs by an ovipositing ectoparasitic wasp</w:t>
+                <w:t xml:space="preserve">Could hosts considered as low quality for egg-laying be considered as high quality for host-feeding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 130, pp.28-34. </w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55, pp.694-699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.2008.00790.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2009.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358592v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00412377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Allocation Decision Under Superparasitism by the Parasitoid Wasp Eupelmus vuilleti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21, pp.181-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4978,247 +4978,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mating status on egg-laying and superparasitism behaviour in a parasitoid wasp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of experimentally orphaned termite worker colonies of two Reticulitermes species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kutnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Châline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 123, pp.279-285</w:t>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (3), pp.1015-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193255v1</w:t>
+                <w:t xml:space="preserve">hal-00193699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimentally orphaned termite worker colonies of two Reticulitermes species.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Kutnik</w:t>
+                <w:t xml:space="preserve">Impact of mating status on egg-laying and superparasitism behaviour in a parasitoid wasp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Leniaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Darrouzet</w:t>
+                <w:t xml:space="preserve">L. Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Châline</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 50 (3), pp.1015-1034</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 123, pp.279-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193699v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive capacity of females Eupelmus vuilleti (Eupelmidae) inseminated by hyperparasitoid males developed upon the primary parasitoid Dinarmus basalis (Pteromalidae).</w:t>
               </w:r>
@@ -5686,298 +5686,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxy juvenile hormones: New putative juvenile hormones biosynthesized by locust corpora allata in vitro</w:t>
+                <w:t xml:space="preserve">Hydroxy Juvenile Hormones: New Putative Juvenile Hormones Biosynthesized by Locust Corpora Allatain Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.D. Prestwich</w:t>
+                <w:t xml:space="preserve">Glenn Prestwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Ujvary</w:t>
+                <w:t xml:space="preserve">István Ujváry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 240 (3), pp.752-758</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 240 (3), pp.752-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/bbrc.1997.7739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690998v1</w:t>
+                <w:t xml:space="preserve">hal-02140575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxy Juvenile Hormones: New Putative Juvenile Hormones Biosynthesized by Locust Corpora Allatain Vitro</w:t>
+                <w:t xml:space="preserve">Hydroxy juvenile hormones: New putative juvenile hormones biosynthesized by locust corpora allata in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Glenn Prestwich</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.D. Prestwich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Kerhoas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">István Ujváry</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ujvary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 240 (3), pp.752-758. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 240 (3), pp.752-758</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02140575v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6198,64 +6198,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités de dispersion du frelon asiatique en France et rôle de l’homme dans sa dispersion à longue distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6306,51 +6306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de colonies orphelines chez les termites souterrains : étude de la plasticité de la structure sociale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6401,90 +6401,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation des castes et potentialités ontogéniques des ouvriers des termites souterrains du genre Reticulitermes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Leniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Hang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagneres A.G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6738,51 +6738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquage de ponte et sex ratio de la descendance dans diverses conditions de superparasitisme chez un Hyménoptère parasitoide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Journées des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, GIF SUR YVETTE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6820,51 +6820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative offspring sex ratio under superparasitism in the parasitoid Eupelmus vuilleti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX European Workshop on Insect Parasitoids (EWIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, CARDIFF, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6902,51 +6902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marquage et sex ratio de ponte chez un hyménoptère parasitoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR "Ecologie Chimique"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7163,51 +7163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congrès Européen de l’IUSSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, La Roche en Ardenne, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7625,51 +7625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Labédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfie Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7853,51 +7853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les guêpes choississent le sexe de leurs enfants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mensuel de l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, pp.n° 1, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8289,51 +8289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Humbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Play" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336261" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxin Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Hodapp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safira Moog" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2522417123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Malaquias Souto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sarmento" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Capela" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Aguilar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M V S Azevedo-Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lapeyre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrouzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485325100345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-024-00413-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Tan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00853-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-021-00343-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109983" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02372-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Cast&#233;rot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2020.4877" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhi Thao Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2020.01.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejian Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz-Cristi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239742" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1484529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00696-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Perrocheau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.3.28516" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198597" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun P&#233;rez-De-Heredia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Goldarazena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rom&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Iturrondobeitia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jhr.60.13505" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Christid&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Bagn&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-017-0874-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graslin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcellin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tcheremisinova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20151086" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guignard Quentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136680" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Touret-Alby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darrouzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12210" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHVTHMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-014-0297-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hassani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanciano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daldal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.08.032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266572v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639100v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiheung Ahn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Huang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2011.00464.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWXD1WTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.01.018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLH814D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639107v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landr&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291948v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagn&#232;res A.-G." TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2011.10697712" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551086v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebreton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wipf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9845-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21MXDF0H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp156" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553220v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9781-7" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KNJLDJ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412377v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2009.04.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84M61R4B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358592v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labarussias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2008.00790.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1717D2RD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10905-008-9118-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutnik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;line" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rojas-Rousse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibeaudeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kalm&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014414v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rojas-Rousse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibeaudeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalmes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690998v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Prestwich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ujvary" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140575v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Prestwich" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Ujv&#225;ry" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.7739" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G3GC7LB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194850v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagneres A.G." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194857v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194879v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legeais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wipf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015392v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015390v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767340v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873196v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legeais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140547v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082714v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lab&#233;dan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christides" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2013.12.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53MSZC65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804819v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Humbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Play" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336261" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxin Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Hodapp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safira Moog" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2522417123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Malaquias Souto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sarmento" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Capela" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Aguilar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M V S Azevedo-Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lapeyre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrouzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485325100345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-024-00413-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Tan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00853-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-021-00343-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109983" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02372-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhi Thao Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2020.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Cast&#233;rot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2020.4877" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959665v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz-Cristi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239742" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejian Jiang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1484529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00696-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198597" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Perrocheau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.3.28516" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun P&#233;rez-De-Heredia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Goldarazena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rom&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Iturrondobeitia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jhr.60.13505" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Christid&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Bagn&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-017-0874-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graslin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcellin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tcheremisinova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20151086" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guignard Quentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136680" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Touret-Alby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darrouzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12210" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHVTHMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-014-0297-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hassani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanciano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daldal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.08.032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.01.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLH814D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagn&#232;res A.-G." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2011.10697712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiheung Ahn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Huang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2011.00464.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWXD1WTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebreton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp156" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9781-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KNJLDJ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wipf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9845-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21MXDF0H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358592v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labarussias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2008.00790.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1717D2RD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412377v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2009.04.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84M61R4B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10905-008-9118-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutnik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;line" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rojas-Rousse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibeaudeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kalm&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014414v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rojas-Rousse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibeaudeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalmes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Prestwich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Ujv&#225;ry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.7739" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G3GC7LB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690998v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Prestwich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ujvary" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194850v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagneres A.G." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194857v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194879v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legeais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wipf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015392v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015390v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767340v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873196v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legeais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140547v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082714v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lab&#233;dan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christides" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2013.12.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53MSZC65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804819v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>