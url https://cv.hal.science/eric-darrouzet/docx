--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -133,295 +133,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonial signature of the alarm pheromone and chemical differences between hornet workers</w:t>
+                <w:t xml:space="preserve">Deep evolutionary conservation of a sex-determining locus without sequence homology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Haouzi</w:t>
+                <w:t xml:space="preserve">Chuanxin Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bastin</w:t>
+                <w:t xml:space="preserve">Dean Hodapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elfie Perdereau</w:t>
+                <w:t xml:space="preserve">Safira Moog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Humbert</w:t>
+                <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Play</w:t>
+                <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 21 (2), pp.e0336261. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 123 (2), pp.e2522417123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336261⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2522417123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490669v1</w:t>
+                <w:t xml:space="preserve">hal-05444631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep evolutionary conservation of a sex-determining locus without sequence homology</w:t>
+                <w:t xml:space="preserve">Colonial signature of the alarm pheromone and chemical differences between hornet workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuanxin Yu</w:t>
+                <w:t xml:space="preserve">Mélissa Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dean Hodapp</w:t>
+                <w:t xml:space="preserve">Florian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safira Moog</w:t>
+                <w:t xml:space="preserve">Elfie Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Dupont</w:t>
+                <w:t xml:space="preserve">Chloé Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Darrouzet</w:t>
+                <w:t xml:space="preserve">Bastien Play</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 123 (2), pp.e2522417123. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21 (2), pp.e0336261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2522417123⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0336261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444631v1</w:t>
+                <w:t xml:space="preserve">hal-05490669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute contact toxicity of insecticides for the chemical control of the invasive yellow-legged hornet Vespa velutina nigrithorax (Hymenoptera: Vespidae)</w:t>
               </w:r>
@@ -649,103 +649,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We are not the same: a chemical heterogeneity between workers in the Yellow-legged hornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfie Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35, pp.11-20. </w:t>
@@ -777,295 +777,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical profiles of venom glands in queens, foundresses, pre-wintering gynes, and workers in the hornet Vespa velutina nigrithorax</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Callows have their own odour but not for long: Fast acquisition of the chemical signature in the yellow-legged hornet, Vespa velutina nigrithorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yanan Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Gévar</w:t>
+                <w:t xml:space="preserve">Ken Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crchim.228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04018659v1</w:t>
+                <w:t xml:space="preserve">hal-04291686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Callows have their own odour but not for long: Fast acquisition of the chemical signature in the yellow-legged hornet, Vespa velutina nigrithorax</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Chemical profiles of venom glands in queens, foundresses, pre-wintering gynes, and workers in the hornet Vespa velutina nigrithorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanan Cheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lucas</w:t>
+                <w:t xml:space="preserve">Ali Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ken Tan</w:t>
+                <w:t xml:space="preserve">Jérémy Gévar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2023/2133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291686v1</w:t>
+                <w:t xml:space="preserve">hal-04018659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and genetic evidences that multiple hornet colonies attack honeybee colonies</w:t>
               </w:r>
@@ -1090,51 +1090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bankhead-Dronnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Gevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectes Sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69, pp.159-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1194,85 +1194,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Nan Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ken Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Generalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/entomologia/2022/1395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1285,938 +1285,938 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nest structures display specific hydrocarbon profiles: insights into the chemical ecology of the invasive yellow-legged hornet Vespa velutina nigrithorax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Gevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 31 (4), pp.227-238. </w:t>
+              <w:t xml:space="preserve">, 2021, 31 (4), pp.227-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00049-021-00343-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science communication is needed to inform risk perception and action of stakeholders</w:t>
+                <w:t xml:space="preserve">Development of an LC-MS multivariate nontargeted methodology for differential analysis of the peptide profile of Asian hornet venom (Vespa velutina nigrithorax): application to the investigation of the impact of collection period variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Requier</w:t>
+                <w:t xml:space="preserve">Thao Nhi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Fournier</w:t>
+                <w:t xml:space="preserve">David D. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rome</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109983⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 412 (6), pp.1419-1430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-02372-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794332v1</w:t>
+                <w:t xml:space="preserve">hal-02794337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an LC-MS multivariate nontargeted methodology for differential analysis of the peptide profile of Asian hornet venom (Vespa velutina nigrithorax): application to the investigation of the impact of collection period variation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Science communication is needed to inform risk perception and action of stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David D. da Silva</w:t>
+                <w:t xml:space="preserve">Fabrice Requier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Colas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Alice Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 412 (6), pp.1419-1430. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 257, pp.109983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-02372-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.109983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794337v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asian hornet Vespa velutina nigrithorax venom: Evaluation and identification of the bioactive compound responsible for human keratinocyte protection against oxidative stress</w:t>
+                <w:t xml:space="preserve">Ocular Lesions Other Than Stings Following Yellow-Legged Hornet ( Vespa velutina nigrithorax ) Projections, as Reported to French Poison Control Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhi Thao Le</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hervé Laborde-Castérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Baril</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2020.01.001⟩</w:t>
+              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139 (1), pp.105-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2020.4877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794316v1</w:t>
+                <w:t xml:space="preserve">hal-03002366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular Lesions Other Than Stings Following Yellow-Legged Hornet ( Vespa velutina nigrithorax ) Projections, as Reported to French Poison Control Centers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Asian hornet Vespa velutina nigrithorax venom: Evaluation and identification of the bioactive compound responsible for human keratinocyte protection against oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhi Thao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delcourt</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 139 (1), pp.105-108. </w:t>
+              <w:t xml:space="preserve">Toxicon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamaophthalmol.2020.4877⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxicon.2020.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002366v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing thermal tolerance in the invasive yellow-legged hornet (Vespa velutina nigrithorax): The first step toward a green control method</w:t>
+                <w:t xml:space="preserve">Occurrence and Molecular Phylogeny of Honey Bee Viruses in Vespids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Ruiz-Cristi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sa Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxia Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaojun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuejian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239742⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959665v1</w:t>
+                <w:t xml:space="preserve">hal-02794326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and Molecular Phylogeny of Honey Bee Viruses in Vespids</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterizing thermal tolerance in the invasive yellow-legged hornet (Vespa velutina nigrithorax): The first step toward a green control method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuejian Jiang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ignacio Ruiz-Cristi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (10), pp.e0239742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v12010006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0239742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794326v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spread modelling: a suitable tool to explore the role of human-mediated dispersal in the range expansion of the yellow-legged hornet in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2380,51 +2380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2484,51 +2484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Wycke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Perrocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.41-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2575,51 +2575,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiating between gynes and workers in the invasive hornet Vespa velutina (Hymenoptera, Vespidae) in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izaskun Pérez-De-Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Goldarazena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2718,51 +2718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 54 (1), pp.205-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2835,51 +2835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Christidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-G. Bagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (8), pp.763-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3041,424 +3041,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Early Diploid Males by European Colonies of the Invasive Hornet Vespa velutina nigrithorax</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Network-based model of the growth of termite nests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guignard Quentin</w:t>
+                <w:t xml:space="preserve">Young-Ho Eom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Aron</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Perna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santo Fortunato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136680⟩</w:t>
+              <w:t xml:space="preserve">Physical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (6), pp.062810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.062810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294463v1</w:t>
+                <w:t xml:space="preserve">hal-01294487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-based model of the growth of termite nests</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caste differentiation and seasonal changes in Vespa velutina (Hym.: Vespidae) colonies in its introduced range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santo Fortunato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Darrouzet</w:t>
+                <w:t xml:space="preserve">Q Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Theraulaz</w:t>
+                <w:t xml:space="preserve">A Touret-Alby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Perrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.062810⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 139 (10), pp.771-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294487v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caste differentiation and seasonal changes in Vespa velutina (Hym.: Vespidae) colonies in its introduced range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Perrard</w:t>
+                <w:t xml:space="preserve">Production of Early Diploid Males by European Colonies of the Invasive Hornet Vespa velutina nigrithorax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Gevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Muller</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guignard Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Aron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jen.12210⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (9), pp.e0136680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0136680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01309918v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scientific note about an endoparasitoid that could help limit the spread of the honeybee killer Vespa velutina nigrithorax in Europe</w:t>
               </w:r>
@@ -3470,51 +3470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Gevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apidologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3691,51 +3691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic plasticity in the reproductive traits of a parasitoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3807,51 +3807,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous synchronization of the chemical signature of Reticulitermes (Isoptera: Rhinotermitidae) worker termites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,51 +3915,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchronized evolution of the chemical signature of Reticulitermes Endogenous synchronization of the chemical signature of Reticulitermes (Isoptera, Rhinotermitidae) worker termites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagnères A.-G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Christidès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,255 +4013,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les termites, un monde de castes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ontogenic potentialities of the worker caste in two sympatric subterranean termites in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Leniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dedeine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiheung Ahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (2), pp.138-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-142X.2011.00464.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266572v1</w:t>
+                <w:t xml:space="preserve">hal-00639100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontogenic potentialities of the worker caste in two sympatric subterranean termites in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les termites, un monde de castes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microscoop : Un regard sur les laboratoires en Centre Limousin Poitou-Charentes (CNRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00639100v1</w:t>
+                <w:t xml:space="preserve">hal-02266572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex allocation strategies in response to conspecifics' offspring sex ratio in solitary parasitoids</w:t>
               </w:r>
@@ -4273,51 +4273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology and Sociobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21, pp.107-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4403,51 +4403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Geneviève Bagnères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36, pp.513-521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4493,51 +4493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasitoids Modify Their Oviposition Behavior According to the Sexual Origin of Conspecific Cuticular Hydrocarbon Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4674,51 +4674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Labarussias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 130, pp.28-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4777,51 +4777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could hosts considered as low quality for egg-laying be considered as high quality for host-feeding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4880,51 +4880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex Allocation Decision Under Superparasitism by the Parasitoid Wasp Eupelmus vuilleti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4978,247 +4978,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00314396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of experimentally orphaned termite worker colonies of two Reticulitermes species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of mating status on egg-laying and superparasitism behaviour in a parasitoid wasp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pichon</w:t>
+                <w:t xml:space="preserve">L. Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kutnik</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 50 (3), pp.1015-1034</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 123, pp.279-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193699v1</w:t>
+                <w:t xml:space="preserve">hal-00193255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mating status on egg-laying and superparasitism behaviour in a parasitoid wasp.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of experimentally orphaned termite worker colonies of two Reticulitermes species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kutnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Chevrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Châline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 123, pp.279-285</w:t>
+              <w:t xml:space="preserve">Sociobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (3), pp.1015-1034</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193255v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive capacity of females Eupelmus vuilleti (Eupelmidae) inseminated by hyperparasitoid males developed upon the primary parasitoid Dinarmus basalis (Pteromalidae).</w:t>
               </w:r>
@@ -5256,51 +5256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Thibeaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Kalmès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 328, pp.802-811</w:t>
@@ -5597,51 +5597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4'-OH-JH-III: an additional hydroxylated juvenile hormone produced by locust corpora allata in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Malosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5692,51 +5692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxy Juvenile Hormones: New Putative Juvenile Hormones Biosynthesized by Locust Corpora Allatain Vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5838,51 +5838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxy juvenile hormones: New putative juvenile hormones biosynthesized by locust corpora allata in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6021,51 +6021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Mathematical and Theoretical Biology (ECMTB 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6116,51 +6116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Species spread in a warmer and globalized world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Oct 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6224,51 +6224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6300,243 +6300,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de colonies orphelines chez les termites souterrains : étude de la plasticité de la structure sociale.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Différenciation des castes et potentialités ontogéniques des ouvriers des termites souterrains du genre Reticulitermes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Leniaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Hang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Darrouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagneres A.G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologie de l'Insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, RENNES, France</w:t>
+              <w:t xml:space="preserve">Physiologie de l'insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, POITIERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194850v1</w:t>
+                <w:t xml:space="preserve">hal-00194857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différenciation des castes et potentialités ontogéniques des ouvriers des termites souterrains du genre Reticulitermes.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Z. Hang</w:t>
+                <w:t xml:space="preserve">Développement de colonies orphelines chez les termites souterrains : étude de la plasticité de la structure sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagneres A.G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologie de l'insecte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, POITIERS, France</w:t>
+              <w:t xml:space="preserve">Physiologie de l'Insecte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00194857v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la tomographie aux rayons X dans l'étude des constructions d'insectes sociaux.</w:t>
               </w:r>
@@ -6548,51 +6548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legeais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagneres A.G.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Union pour l'étude des Insectes Sociaux UIEIS - Section Française 54ème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6630,51 +6630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sexual discrimination of cuticular hydrocarbons by an ovipositing parasitoid female.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bagneres A.G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,303 +6719,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage de ponte et sex ratio de la descendance dans diverses conditions de superparasitisme chez un Hyménoptère parasitoide.</w:t>
+                <w:t xml:space="preserve">Marquage et sex ratio de ponte chez un hyménoptère parasitoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Journées des Entomophagistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, GIF SUR YVETTE, France</w:t>
+              <w:t xml:space="preserve">GDR "Ecologie Chimique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, TOURS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015392v1</w:t>
+                <w:t xml:space="preserve">hal-00015390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative offspring sex ratio under superparasitism in the parasitoid Eupelmus vuilleti.</w:t>
+                <w:t xml:space="preserve">Marquage de ponte et sex ratio de la descendance dans diverses conditions de superparasitisme chez un Hyménoptère parasitoide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX European Workshop on Insect Parasitoids (EWIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, CARDIFF, United Kingdom</w:t>
+              <w:t xml:space="preserve">33ème Journées des Entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, GIF SUR YVETTE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015391v1</w:t>
+                <w:t xml:space="preserve">hal-00015392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marquage et sex ratio de ponte chez un hyménoptère parasitoïde</w:t>
+                <w:t xml:space="preserve">Adaptative offspring sex ratio under superparasitism in the parasitoid Eupelmus vuilleti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR "Ecologie Chimique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, TOURS, France</w:t>
+              <w:t xml:space="preserve">IX European Workshop on Insect Parasitoids (EWIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, CARDIFF, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015390v1</w:t>
+                <w:t xml:space="preserve">hal-00015391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for new isoprenoids produced in vitro by locust corpora allata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Gadenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7111,64 +7111,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building behaviour analyzed by X-rays tomography in two subterranean termite species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Laot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7264,51 +7264,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le frelon asiatique, un redoutable prédateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Syndicat National d'Apiculture, 2019, 978-2901764021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7326,51 +7326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les insectes sociaux (Editions Quae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Corbara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7395,57 +7395,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES INSECTES BATISSEURS : Nids de termites, de guêpes et de frelons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les insectes bâtisseurs : nids de termites, de guêpes et de frelons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7521,51 +7521,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Gevar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A scientific note about a parasitoid that can parasitize the yellow-legged hornet, Vespa velutina nigrithorax, in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7599,90 +7599,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrine control of cuticular hydrocarbon profiles during worker-to-soldier differentiation in the termite Reticulitermes flavipes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Labédan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Landré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfie Perdereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Christides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7745,51 +7745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action sur la physiologie des insectes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7853,51 +7853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les guêpes choississent le sexe de leurs enfants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mensuel de l'Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tours, pp.n° 1, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8036,51 +8036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R script for the potential spread of Vespa velutina in Europe. https://zenodo.org/record/1193663</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Robinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Darrouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Suppo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8289,51 +8289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490669v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Humbert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Play" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336261" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444631v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxin Yu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Hodapp" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safira Moog" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2522417123" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Malaquias Souto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sarmento" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Capela" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Aguilar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M V S Azevedo-Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lapeyre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrouzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485325100345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-024-00413-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.228" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291686v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Cheng" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Tan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2133" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00853-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-021-00343-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109983" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794337v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02372-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794316v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhi Thao Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2020.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Cast&#233;rot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labadie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2020.4877" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959665v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz-Cristi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239742" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Wu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejian Jiang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1484529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00696-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198597" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Perrocheau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.3.28516" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun P&#233;rez-De-Heredia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Goldarazena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rom&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Iturrondobeitia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jhr.60.13505" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Christid&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Bagn&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-017-0874-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graslin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcellin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tcheremisinova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20151086" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294463v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guignard Quentin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136680" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309918v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rome" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Touret-Alby" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darrouzet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12210" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHVTHMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-014-0297-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hassani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanciano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daldal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.08.032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.01.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLH814D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagn&#232;res A.-G." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2011.10697712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266572v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639100v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiheung Ahn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Huang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2011.00464.x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWXD1WTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebreton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp156" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9781-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KNJLDJ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wipf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9845-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21MXDF0H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358592v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labarussias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2008.00790.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1717D2RD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412377v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2009.04.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84M61R4B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10905-008-9118-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193699v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutnik" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;line" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193255v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rojas-Rousse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibeaudeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kalm&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014414v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rojas-Rousse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibeaudeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalmes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Prestwich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Ujv&#225;ry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.7739" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G3GC7LB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690998v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Prestwich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ujvary" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194850v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagneres A.G." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194857v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194879v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legeais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wipf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015392v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015390v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767340v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873196v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legeais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140547v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082714v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lab&#233;dan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christides" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2013.12.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53MSZC65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804819v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444631v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuanxin Yu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dean Hodapp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safira Moog" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dupont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darrouzet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2522417123" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490669v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Haouzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bastin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Perdereau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Humbert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Play" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0336261" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Malaquias Souto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Sarmento" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Capela" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Aguilar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique M V S Azevedo-Pereira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0320769" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marcout" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lapeyre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darrouzet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485325100345" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-024-00413-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Cheng" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Tan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2023/2133" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my G&#233;var" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.228" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bouzar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bankhead-Dronnet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Gevar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-022-00853-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Nan Cheng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Wen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2022/1395" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Khalil" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-021-00343-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794337v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thao Nhi Le" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. da Silva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Colas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baril" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02372-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fournier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rome" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.109983" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002366v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laborde-Cast&#233;rot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Labadie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcourt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamaophthalmol.2020.4877" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhi Thao Le" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2020.01.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Yang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gayral" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxia Zhao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaojun Wu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuejian Jiang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959665v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ruiz-Cristi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0239742" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2018.1484529" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berville" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Darrouzet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00040-019-00696-x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628138v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Imbault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198597" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874902v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Wycke" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Perrocheau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.3.28516" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874916v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaskun P&#233;rez-De-Heredia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Goldarazena" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rom&#243;n" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Iturrondobeitia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/jhr.60.13505" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12724" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874908v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Christid&#232;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-G. Bagn&#232;res" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-017-0874-4" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015615v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Graslin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcellin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tcheremisinova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20151086" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294487v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Ho Eom" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Perna" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santo Fortunato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Theraulaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.062810" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309918v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Rome" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Touret-Alby" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darrouzet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Perrard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12210" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NHVTHMWB-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294463v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guignard Quentin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Aron" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0136680" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294469v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13592-014-0297-y" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631836v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.K. Hassani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lanciano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.-W. Lee" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Daldal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2011.08.032" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00627052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Martel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boivin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2011.01.018" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FTLH814D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639107v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Genevi&#232;ve Bagn&#232;res" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Landr&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christid&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291948v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagn&#232;res A.-G." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00379271.2011.10697712" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639100v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Leniaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dedeine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiheung Ahn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Huang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2011.00464.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MWXD1WTZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266572v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550717v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebreton" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevrier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arp156" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9781-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KNJLDJ3-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gouix" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Wipf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-010-9845-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21MXDF0H-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358592v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Labarussias" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2008.00790.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1717D2RD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412377v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2009.04.017" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84M61R4B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314396v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10905-008-9118-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193255v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bignon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chevrier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pichon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutnik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leniaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ch&#226;line" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015475v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Rojas-Rousse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Thibeaudeau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kalm&#232;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014414v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rojas-Rousse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bressac" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thibeaudeau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalmes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02363049v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Casas" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2435.2002.00679.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696456v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mauchamp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malosse" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couillaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140575v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Prestwich" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istv&#225;n Ujv&#225;ry" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1997.7739" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9G3GC7LB-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690998v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.D. Prestwich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ujvary" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605899v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743873v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194857v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Hang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bagneres A.G." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194850v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194879v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legeais" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194791v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gouix" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wipf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015390v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015392v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015391v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767340v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gadenne" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rossignol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873196v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Laot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legeais" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02794656v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140622v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Corbara" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140547v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082714v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lab&#233;dan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Christides" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2013.12.006" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-53MSZC65-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804819v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3046-interactions-insectes-plantes.html" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080698v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080695v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607573v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b697b736c087a28c5ecb42402fe09a5ac3d31095;origin=https://hal.archives-ouvertes.fr/hal-03607573;visit=swh:1:snp:e600163bc2ec6dc10c04691b198814b8fdd2eb9a;anchor=swh:1:rel:814cdeb5d6947544c08772009fec715b330d4e3f;path=/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>