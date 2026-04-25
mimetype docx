--- v0 (2026-03-10)
+++ v1 (2026-04-25)
@@ -147,7640 +147,7907 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creating a Serious Game on Top of an Agent-Based Simulation, an Applied Case to Crisis Management and Population Evacuation</w:t>
+                <w:t xml:space="preserve">Seroprevalence and preventive practices of dengue and chikungunya among school children in Bangkok: Gaps in prevention and vaccination strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
+                <w:t xml:space="preserve">Thitiya Yakasaem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Saval</w:t>
+                <w:t xml:space="preserve">Thidarat Jupimai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+                <w:t xml:space="preserve">Nattapong Jitrungruengnij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gillet</w:t>
+                <w:t xml:space="preserve">Napaporn Chantasrisawad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Daudé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ekasit Kowitdamrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MABS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Lecture Notes in Computer Science, 15583, pp.3-14. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 20 (3), pp.e0013026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-88017-9_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292988v1</w:t>
+                <w:t xml:space="preserve">halshs-05562515v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Urban Landscapes Prone to Hosting Breeding Containers for Dengue-Vector Mosquitoes: A Case Study in Bangkok</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Creating a Serious Game on Top of an Agent-Based Simulation, an Applied Case to Crisis Management and Population Evacuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rick Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/urbansci8030098⟩</w:t>
+              <w:t xml:space="preserve">MABS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Lecture Notes in Computer Science, 15583, pp.3-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-88017-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04663045v1</w:t>
+                <w:t xml:space="preserve">hal-05292988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Serious Game of crisis management on top of an Agent-Based Simulation of population evacuation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+                <w:t xml:space="preserve">Mapping Urban Landscapes Prone to Hosting Breeding Containers for Dengue-Vector Mosquitoes: A Case Study in Bangkok</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanchana Nakhapakorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/urbansci8030098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05292980v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04663045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiner la population en cas d'accident industriel avec effet toxique : de la doctrine à son application en zone urbain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
+                <w:t xml:space="preserve">Designing a Serious Game of crisis management on top of an Agent-Based Simulation of population evacuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques urbains</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CEUR Workshop Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03694995v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05292980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Public Transport Networks for Reconciling the Spatial Distribution of Dengue and the Association of Socio-Economic Factors with Dengue Risk in Bangkok, Thailand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confiner la population en cas d'accident industriel avec effet toxique : de la doctrine à son application en zone urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph191610123⟩</w:t>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2022.0853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03770080v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03694995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : cartes sur la ville</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Importance of Public Transport Networks for Reconciling the Spatial Distribution of Dengue and the Association of Socio-Economic Factors with Dengue Risk in Bangkok, Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rojina Karki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanchana Nakhapakorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176764⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (16), pp.10123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph191610123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073623v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03770080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évacuation massive des populations en temps d’épidémie de COVID-19 : comment éviter la sur-crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20961, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/echogeo.20961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03177723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : Cartes sur la ville.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : cartes sur la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.41-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03688154v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La population, grande oubliée des politiques de prévention et de gestion territoriales des risques industriels : le cas de l’agglomération rouennaise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : Cartes sur la ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02470615v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03688154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE-SG : Un simulateur d’évacuation massive de population pour la formation des acteurs à la gestion de crise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La population, grande oubliée des politiques de prévention et de gestion territoriales des risques industriels : le cas de l’agglomération rouennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/netcom.5637⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 932, 24 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.34020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02445375v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02470615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial discontinuities, health and mobility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Vaguet</w:t>
+                <w:t xml:space="preserve">ESCAPE-SG : Un simulateur d’évacuation massive de population pour la formation des acteurs à la gestion de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2018.00062⟩</w:t>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.5637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02117210v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02445375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating air temperature using MODIS surface temperature images for assessing Aedes aegypti thermal niche in Bangkok, Thailand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Spatial discontinuities, health and mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-018-6875-0⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (4), pp.389-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2018.00062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01865238v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02117210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par simulation à base d’agents des effets des discontinuités intra-urbaines à Delhi sur la dispersion des moustiques Aedes aegypti, vecteurs de la dengue, de la fièvre jaune, du chikungunya et du virus Zika</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Estimating air temperature using MODIS surface temperature images for assessing Aedes aegypti thermal niche in Bangkok, Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.28078⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190 (9), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-018-6875-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01529876v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01865238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Widespread Fear of Dengue Transmission but Poor Practices of Dengue Prevention: A Study in the Slums of Delhi, India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Complex Pathogenic Systems, Model and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vandana Solanki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.2-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01465752v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01501488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where? When? And how often? What can we learn about daily urban mobilities from Twitter data and Google POIs in Bangkok (Thailand) and which perspectives for dengue studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (3/4), pp.283-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/netcom.2725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01779614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Pathogenic Systems, Model and Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Widespread Fear of Dengue Transmission but Poor Practices of Dengue Prevention: A Study in the Slums of Delhi, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Mazumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Solanki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0171543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01501488v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An environmental suitability index based on the ecological constraints of Aedes aegypti , vector of dengue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
+                <w:t xml:space="preserve">Étude par simulation à base d’agents des effets des discontinuités intra-urbaines à Delhi sur la dispersion des moustiques Aedes aegypti, vecteurs de la dengue, de la fièvre jaune, du chikungunya et du virus Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsakun Maneerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rig.2017.00044⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 819, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.28078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760590v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01529876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spread of Dengue in an Endemic Urban Milieu–The Case of Delhi, India</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An environmental suitability index based on the ecological constraints of Aedes aegypti , vector of dengue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146539⟩</w:t>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.481 - 501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.2017.00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02194176v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combating Dengue in India: Challenges and Strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sumit Mazumdar</w:t>
+                <w:t xml:space="preserve">A spatial agent-based simulation model of the dengue vector Aedes aegypti to explore its population dynamics in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsakun Maneerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic and political weekly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319789v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial agent-based simulation model of the dengue vector Aedes aegypti to explore its population dynamics in urban areas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Urban climate versus global climate change – what makes the difference for dengue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.04.012⟩</w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1382 (1), pp.56 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nyas.13084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319784v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01656598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban climate versus global climate change – what makes the difference for dengue?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard E Paul</w:t>
+                <w:t xml:space="preserve">Combating Dengue in India: Challenges and Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Mazumdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economic and political weekly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (8), pp.77-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01656598v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dengue, maladie complexe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The Spread of Dengue in an Endemic Urban Milieu–The Case of Delhi, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2015058⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319864v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGéo, une plateforme de modélisation et de simulation multi-agent pour les sciences humaines.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
+                <w:t xml:space="preserve">La dengue, maladie complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27236⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319856v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance, contrôle et épidémies de dengue en Inde : qui a échoué ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MAGéo, une plateforme de modélisation et de simulation multi-agent pour les sciences humaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanpain Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3485⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 741, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01214429v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction spatio-temporelle du risque associé à la pandémie de choléra-morbus de 1832 par le Journal de Rouen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Surveillance, contrôle et épidémies de dengue en Inde : qui a échoué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jeanne</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études normandes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, (Géo)politique et Santé, 26 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02194217v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01214429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOXI-CITY: an agent-based model for exploring the effects of risk awareness and spatial configuration on the survival rate in the case of industrial accidents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La construction spatio-temporelle du risque associé à la pandémie de choléra-morbus de 1832 par le Journal de Rouen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02194215v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiagent urban traffic simulation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TOXI-CITY: an agent-based model for exploring the effects of risk awareness and spatial configuration on the survival rate in the case of industrial accidents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 692, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.26522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497601v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MULTIAGENT URBAN TRAFFIC SIMULATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A multiagent urban traffic simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.98-106</w:t>
+              <w:t xml:space="preserve">, 2010, 1 (3), 9 pp (in print)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082692v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepts et modélisations de la diffusion géographique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">A MULTIAGENT URBAN TRAFFIC SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 364, pp.24</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.98-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01062527v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion des épidémies et complexités géographiques. Perspectives conceptuelles et méthodologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Concepts et modélisations de la diffusion géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 2-3, 403-416, http://eps.revues.org/1867</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 364, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082664v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01062527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From theory to modelling : urban systems as complex systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Diffusion des épidémies et complexités géographiques. Perspectives conceptuelles et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 335, pp.1-17</w:t>
+              <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2-3, 403-416, http://eps.revues.org/1867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00156778v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPORTS DE LA SIMULATION MULTI-AGENTS A L'ETUDE DES PROCESSUS DE DIFFUSION.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">From theory to modelling : urban systems as complex systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Pumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 15 p</w:t>
+              <w:t xml:space="preserve">, 2006, 335, pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082642v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00156778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">APPORTS DE LA SIMULATION MULTI-AGENTS A L'ETUDE DES PROCESSUS DE DIFFUSION.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LOCALISATIONS ET DYNAMIQUES DE DIFFUSION DES AGENCES DE TRAVAIL INTÉRIMAIRE EN FRANCE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2, pp.257 - 274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des paysages urbains favorables aux moustiques vecteurs de la dengue ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kanchana Nakhapakorn</w:t>
+                <w:t xml:space="preserve">Scénariser l'alerte NaTech : une approche basée sur l'étude d'accidents passés dans le bassin méditerranéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jaffrézic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Gisquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TÉLÉDÉTECTION POUR L’ÉTUDE DU MILIEU URBAIN #5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Data Terra, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque GEORISQUE 2026, “Les risques environnementaux en Méditerranée : du diagnostic à la gestion”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tunis (CGMED); Université La Manouba (BiCADE); Université de Montpellier Paul-Valéry, Feb 2026, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067411v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie d'enquête en sciences sociales pour l'évaluation des comportements lors d'un événement industriel. Évaluation de l'influence de l'alerte sur la population. Rouen 26 septembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alerter la population, enjeux scientifiques et opérationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE - Simulation à base d'agents pour l'évacuation de populations lors des situations d'urgence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des paysages urbains favorables aux moustiques vecteurs de la dengue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanchana Nakhapakorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFSMA- - Journées Francophones sur les Systèmes Multi-Agents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.128-131</w:t>
+              <w:t xml:space="preserve">TÉLÉDÉTECTION POUR L’ÉTUDE DU MILIEU URBAIN #5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Data Terra, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04199760v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escape-SG - un jeu sérieux pour mieux préparer les évacuations de masse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ESCAPE - Simulation à base d'agents pour l'évacuation de populations lors des situations d'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Saval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+              <w:t xml:space="preserve">JFSMA- - Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.128-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04199765v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04199760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of a synthetic population and modeling of daily individual mobilities from multi-source data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Escape-SG - un jeu sérieux pour mieux préparer les évacuations de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard E. Paul</w:t>
+                <w:t xml:space="preserve">Mathieu Bourgais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU 2022 - Time for Geographer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">31èmes Journées Francophones sur les Systèmes Multi-Agents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Strasbourg, France. pp.128-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149243v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04199765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The traffic plugin of GAMA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of a synthetic population and modeling of daily individual mobilities from multi-source data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">UGI-IGU 2022 - Time for Geographer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501227v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE : a city-scale evacuation agent-based simulation framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">The traffic plugin of GAMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489379v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">ESCAPE : a city-scale evacuation agent-based simulation framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130387v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valence, Spain. pp.76-93</w:t>
+              <w:t xml:space="preserve">ISCRAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02144058v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive population evacuation in an urban context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UrbanSys 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">16th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valence, Spain. pp.76-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111135v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02144058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-modal Urban Traffic Agent-Based Framework to Study Individual Response to Catastrophic Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMA 2018: The 21st International Conference on Principles and Practice of Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03098-8_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuités spatiales, santé et mobilités. Analyses et typologies des Google POI et des Tweets pour caractériser les structures spatiales et les dynamiques d'attractivités de Bangkok (Thaïlande)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Massive population evacuation in an urban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Vaguet</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Czura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">UrbanSys 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01650030v2</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'impact des îlots de chaleur urbains sur les dynamiques de population d'Aedes aegypti, vecteur de la dengue et du virus Zika</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Discontinuités spatiales, santé et mobilités. Analyses et typologies des Google POI et des Tweets pour caractériser les structures spatiales et les dynamiques d'attractivités de Bangkok (Thaïlande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+              <w:t xml:space="preserve">SAGEO'2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01649157v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01650030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'impact des îlots de chaleur urbains sur les dynamiques de population d'Aedes aegypti, vecteur de la dengue et du virus Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EA LITIS; UMR IDEES, Nov 2017, ROUEN, France</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01650033v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération d'environnements artificiels pour la simulation spatiale d'arboviroses en milieu urbain : application à la dengue et au virus Zika</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Modélisation de l'impact des îlots de chaleur urbains sur les dynamiques de population d'Aedes aegypti, vecteur de la dengue et du virus Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Daudé</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France. pp.389-402</w:t>
+              <w:t xml:space="preserve">SAGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA LITIS; UMR IDEES, Nov 2017, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02194160v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01650033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAIIC: City-level agent-based traffic simulation adapted to emergency situations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
+                <w:t xml:space="preserve">Génération d'environnements artificiels pour la simulation spatiale d'arboviroses en milieu urbain : application à la dengue et au virus Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Modeling and Simulation 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque SAGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France. pp.389-402</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743352v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power law jumps and power law waiting times, fractional calculus and human mobility in epidemiological systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MOSAIIC: City-level agent-based traffic simulation adapted to emergency situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Czura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMMSE 2015 : 15th International Conference Computational and mathematical methods in Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Social Modeling and Simulation 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Kobe, Japan. 9 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20591-5_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02194210v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOSAIIC: City-Level Agent-Based Traffic Simulation Adapted to Emergency Situations</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Power law jumps and power law waiting times, fractional calculus and human mobility in epidemiological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nico Stollenwerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urszula Skwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidia Aceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramona Marguta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Social Modeling and Simulation, plus Econophysics Colloquium 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CMMSE 2015 : 15th International Conference Computational and mathematical methods in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Cadix, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267004v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGéo, une plateforme de simulation multi-agents pour tous</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
+                <w:t xml:space="preserve">MOSAIIC: City-Level Agent-Based Traffic Simulation Adapted to Emergency Situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Czura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimTools 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Social Modeling and Simulation, plus Econophysics Colloquium 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Kobe, Japan. pp.265-274, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20591-5_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804984v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of dengue virus in an urban area: the case of Delhi</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAGéo, une plateforme de simulation multi-agents pour tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Colloquium of Theoretical &amp; Quantitative Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
+              <w:t xml:space="preserve">SimTools 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095772v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From observation to simulation and return: perspectives for dengue researches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Diffusion of dengue virus in an urban area: the case of Delhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grange Laura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Somsakun Maneerat</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Colloquium of Theoretical &amp; Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095767v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2009-2010 H1N1 Vaccination Campaign through the Lense of MediaInformation: A Methodological Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+                <w:t xml:space="preserve">From observation to simulation and return: perspectives for dengue researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsakun Maneerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVth International Medical Geography Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, East Lansing, Michigan, United States</w:t>
+              <w:t xml:space="preserve">18th European Colloquium of Theoretical &amp; Quantitative Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094662v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGéo : Une plateforme de modélisation et de simulation des phénomènes spatialisés</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The 2009-2010 H1N1 Vaccination Campaign through the Lense of MediaInformation: A Methodological Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lepastourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Joselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.104-107</w:t>
+              <w:t xml:space="preserve">XVth International Medical Geography Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, East Lansing, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353221v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01094662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOXICITY: Un modèle multi-agent pour simuler les comportements des populations lors d'un accident industriel toxique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAGéo : Une plateforme de modélisation et de simulation des phénomènes spatialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SAGEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.104-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00580786v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOXICITY, an Agent-Based Model to simulate behaviours and effects of local proximities during a toxic industrial accident</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">TOXICITY: Un modèle multi-agent pour simuler les comportements des populations lors d'un accident industriel toxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPS 2 Conference « Teaching of/with Agent-Based Models in the Social Sciences »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00511982v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00580786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AOC, une ontologie formelle pour la modélisation de systèmes complexes en géographie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">TOXICITY, an Agent-Based Model to simulate behaviours and effects of local proximities during a toxic industrial accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. http://sageo10.univ-toulouse.fr/IMG/pdf/SAGEO10_Toulouse_ACTES_MonteilPaegelowEds.pdf</w:t>
+              <w:t xml:space="preserve">MAPS 2 Conference « Teaching of/with Agent-Based Models in the Social Sciences »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547477v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00511982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiagent urban traffic simulation. Part II: dealing with the extraordinary</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">AOC, une ontologie formelle pour la modélisation de systèmes complexes en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCSA 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, France. pp.NA</w:t>
+              <w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. http://sageo10.univ-toulouse.fr/IMG/pdf/SAGEO10_Toulouse_ACTES_MonteilPaegelowEds.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422372v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multiagent urban traffic simulation Part I: dealing with the ordinary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSTEM DYNAMICS VERSUS CELLULAR AUTOMATA IN MODELLING PANIC SITUATIONS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A multiagent urban traffic simulation. Part II: dealing with the extraordinary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Simulation and Modelling Conference 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.535-540</w:t>
+              <w:t xml:space="preserve">ICCSA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00339631v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholera in the 19 th century: Constructing epidemiological risk with complexity methodologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+                <w:t xml:space="preserve">SYSTEM DYNAMICS VERSUS CELLULAR AUTOMATA IN MODELLING PANIC SITUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Complex Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Le Havre, France</w:t>
+              <w:t xml:space="preserve">The European Simulation and Modelling Conference 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Le Havre, France. pp.535-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082674v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00339631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SYSTEM DYNAMICS VERSUS CELLULAR AUTOMATA IN MODELLING PANIC SITUATIONS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
+                <w:t xml:space="preserve">Cholera in the 19 th century: Constructing epidemiological risk with complexity methodologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Simulation and Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Le Havre, France. pp.535-540</w:t>
+              <w:t xml:space="preserve">The 3rd International Conference on Complex Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082669v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring crowd dynamics based on individual behaviors and local interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">SYSTEM DYNAMICS VERSUS CELLULAR AUTOMATA IN MODELLING PANIC SITUATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Complex Systems and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Le Havre, France</w:t>
+              <w:t xml:space="preserve">European Simulation and Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Le Havre, France. pp.535-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082673v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial risks and complex systems : methodological perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exploring crowd dynamics based on individual behaviors and local interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhac Haïfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference Complex Systems-EPNACS'07, Emergent Properties in Natural and Artificial Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Dresden, Germany. 12 p</w:t>
+              <w:t xml:space="preserve">The 3rd International Conference on Complex Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00193881v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatial risks and complex systems : methodological perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCS-EPNACS'07, Emergent Properties in Natural and Artificial Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Dresde, Germany. pp.81-92</w:t>
+              <w:t xml:space="preserve">European Conference Complex Systems-EPNACS'07, Emergent Properties in Natural and Artificial Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dresden, Germany. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00566798v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00193881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du complexe à la complexité : Le retour de l'individu dans les modèles géographiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Provitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopoint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Avignon, France</w:t>
+              <w:t xml:space="preserve">ECCS-EPNACS'07, Emergent Properties in Natural and Artificial Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Dresde, Germany. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082661v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE DILEMME DU PRISONNIER SPATIALISE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Du complexe à la complexité : Le retour de l'individu dans les modèles géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Rencontres de ThéoQuant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Besançon, France. pp.12</w:t>
+              <w:t xml:space="preserve">Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082645v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration de l'effet des types de mobilités sur la diffusion des épidemies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
+                <w:t xml:space="preserve">LE DILEMME DU PRISONNIER SPATIALISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Rencontres de ThéoQuant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2005, Besançon, France. pp.17</w:t>
+              <w:t xml:space="preserve">, Feb 2005, Besançon, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082646v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la diffusion spatiale de l'extrême droite : une expérimentation sur le Front national en France.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
+                <w:t xml:space="preserve">Exploration de l'effet des types de mobilités sur la diffusion des épidemies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Assiociation Française de Science Politique :"Regards croisés sur l’extrémisme politique de droite en Europe aujourd’hui "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">7èmes Rencontres de ThéoQuant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Besançon, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02194235v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES FORMES DE LA DIFFUSION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modéliser la diffusion spatiale de l'extrême droite : une expérimentation sur le Front national en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopoint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque Assiociation Française de Science Politique :"Regards croisés sur l’extrémisme politique de droite en Europe aujourd’hui "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082643v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LES FORMES DE LA DIFFUSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ANALYSE DE PROCESSUS CENTRALISES DE DIFFUSION SPATIALE : LE CAS DES ÉTABLISSEMENTS DE SERVICES RENDUS AUX ENTREPRISES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de ThéoQuant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2001, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7790,154 +8057,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler les dynamiques de population d'Aedes aegypti : l'effet de l'îlot de chaleur urbain sur les populations du vecteur de la dengue et du virus Zika à Bangkok (Thaïlande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7947,363 +8214,363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 153 p., 2025, Update sciences et technologies, 978-2-7592-4102-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35690/978-2-7592-4102-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Télédétection et modélisation spatiale : Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qwae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 148 p., 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03865911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas collaboratif de la mégarégion parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brennetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48390/xh1s-sh18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8313,2550 +8580,2550 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases. General introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ed. Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-16, 2025, Update sciences et technologies, 978-2-7592-4102-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05316978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dengue en Asie du Sud-Est. Enjeux pour un système de surveillance transnational : Thaïlande, Laos, Cambodge et Viêtnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rick Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Girond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gabriel Facal; Jérôme Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Asie du Sud-Est 2025 : Bilan, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de recherche sur l’Asie du Sud-Est contemporaine (IRASEC), pp.79-105, 2025, 978-2-35596-083-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13g8l⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily Mobility and the Spread of Communicable Infectious Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Everyday Mobility and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley; ISTE, pp.1-41, 2024, SCIENCES - Infrastructure and Mobility Networks Geography, 9781789451092. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394312498.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité quotidienne et diffusion des épidémies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julie Vallée. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité quotidienne et santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chap. 2, ISTE Group, pp.7-47, 2023, Encyclopédie des Sciences - Domaine Géographie et Démographie (Géographie des réseaux d’infrastructure et des mobilités), 9781789481099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/iste.9109.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale [Télédétection et modélisation spatiale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catry Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dessay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tran Annelise (ed.); Daudé Eric (ed.); Catry Thibault (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Quae, pp.11-16, 2022, Update sciences et technologies, 978-2-7592-3628-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des températures de l’air à partir d’images satellites et de stations météorologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Boufhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran (coordination éditoriale); Eric Daudé (coordination éditoriale); Thibault Catry (coordination éditoriale). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Tran A., Daudé É., Catry T. (coord.), « Télédétection et modélisation spatiale appliquées à la surveillance et au contrôle des maladies vectorielles dues aux moustiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae ed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du recensement au bâtiment : génération de populations synthétiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran (coordination éditoriale); Eric Daudé (coordination éditoriale); Thibault Catry (coordination éditoriale). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Tran A., Daudé É., Catry T. (coord.), «Télédétection et modélisation spatiale appliquées à la surveillance et au contrôle des maladies vectorielles dues aux moustiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae ed., chap. 4, p. 63-71., 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation spatiale du risque de propagation de la dengue à partir de modèles comportementaux vecteurs et hôtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran (coordination éditoriale); Eric Daudé (coordination éditoriale); Thibault Catry (coordination éditoriale). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chap. 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 119-130, 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03773721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent-Based Co-modeling Approach to Simulate the Evacuation of a Population in the Context of a Realistic Flooding Event: A Case Study in Hanoi (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Amine Elwaqoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohd Hafiz Mohd; Md Yushalify Misro; Syakila Ahmad; Doanh Nguyen Ngoc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling, Simulation and Applications of Complex Systems: CoSMoS 2019, Penang, Malaysia, April 8-11, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 359, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer, Singapore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-108, 2021, Springer Proceedings in Mathematics &amp; Statistics, 978-981-16-2628-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-2629-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-modal Urban Traffic Agent-Based Framework to Study Individual Response to Catastrophic Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Miller et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMA 2018: Principles and Practice of Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 440-448, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03098-8_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01928718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 3 : Macro Models, Micro Models and Network Based coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Banos; Christophe Lang; Nicolas Marilleau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent-based Spatial Simulation with Netlogo, Volume 2: Advanced Concepts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iste Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-84, 2017, 978-1785481574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-157-4.50003-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSAIIC : City-Level Agent-Based Traffic Simulation Adapted to Emergency Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Czura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hideki Takayasu, Nobuyasu Ito, Itsuki Noda, Misako Takayasu </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Conference on Social Modeling and Simulation, plus Econophysics Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer proceedings in complexity, , pp.265-274, 2015, 978-3-319-20590-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-20591-5_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01214436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à NetLogo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation spatiale à base d’agents avec NetLogo 1 : Introduction et bases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 242 p., 2015, Collection "Systèmes d'Information, Web et Informatique Ubiquitaire", 978-1-78405-047-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From syntax complexity to emergent properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin/Heidelberg, pp.165-178, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02199-2_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Systems for Simulation in Geography: Moving Towards an Artificial Geography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yves Guermond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Modeling Process in Geography: From Determinism to Complexity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley; ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.309-334, 2008, 9781848210875. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470611722.ch13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02194228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Three Implementations of Schelling's Spatial Segregation Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEMAS Studies in Social Analysis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent-Based Modelling and Simulation in the Social and Human Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Bardwell Press, Oxford, pp. 295-326, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00230133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of three implementations of Schelling's spatial segregation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEMAS Studies in Social Analysis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent-Based Modelling and Simulation in the Social and Human Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Bardwell Press, chap. 13, pp. 295-326, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01083491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M.A. Aziz-Alaoui &amp; Cyrille Bertelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From System Complexity to Emergent Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.165-177, 2007, Understanding - Complex Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de trois implémentations du modèle de Schelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« A Monte Carlo approach to diffusion » : une étude « historique » revisitée par la modélisation multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l’Homme et de la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.411-441, 2006</w:t>
+              <w:t xml:space="preserve">Modélisation et simulation multi-agents pour les Sciences de l’Homme et de la Société. Applications pour les Sciences de l’Homme et de la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.385-409, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082655v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la modélisation multi-agents des systèmes complexes en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation et simulation multi-agents pour les Sciences de l’Homme et de la Société. Applications pour les Sciences de l’Homme et de la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.362-366, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« A Monte Carlo approach to diffusion » : une étude « historique » revisitée par la modélisation multi-agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparaison de trois implémentations du modèle de Schelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et simulation multi-agents pour les Sciences de l’Homme et de la Société. Applications pour les Sciences de l’Homme et de la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.385-409, 2006</w:t>
+              <w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l’Homme et de la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.411-441, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01082660v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01082655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents pour la simulation en géographie : vers une Géographie Artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation en Géographie : déterminismes et complexités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chap. 13, Hermès, pp.353-380, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA DIFFUSION SPATIALE DU TRAVAIL INTÉRIMAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Grasland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données Urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.223-231, 2003, Coll. Villes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10866,231 +11133,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques naturels et technologiques : le lent démarrage de la plateforme FR-Alert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éruption à Saint-Vincent-et-les-Grenadines : gérer une évacuation en temps de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11100,293 +11367,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque les sirènes n'alertent plus : Lubrizol et Normandie-Logistique, 26/09/2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05058470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction spatio-temporelle du risqué associé à la pandémie de choléra-morbus de 1832 par le Journal de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter les épidémies du passé : l’exemple de l’épidémie du choléra-morbus en Normandie en 1832</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11396,151 +11663,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnrs. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05233708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11550,100 +11817,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la diffusion d'innovations par la simulation multi-agents. L'exemple d'une innovation en milieu rural.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université d'Avignon, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00440100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11653,91 +11920,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÈLES DE SIMULATION DE LA COMPLEXITÉ DES RISQUES SPATIALISÉS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Normandie Université, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01998347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11747,161 +12014,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-Agents appliquée aux Phénomènes Spatialisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Abrami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. France. 2014, pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01090631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId264"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11969,51 +12236,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D43F28EE"/>
+    <w:nsid w:val="564DF975"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12200,51 +12467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-daude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8656-3346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071014683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292988v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663045v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Nakhapakorn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Paul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8030098" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292980v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0853" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojina Karki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191610123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073623v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176764" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20961" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445375v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5637" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117210v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00062" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-6875-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529876v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsakun Maneerat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28078" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Mazumdar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Solanki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171543" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779614v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2725" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501488v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760590v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194176v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yadav" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefebvre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146539" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319789v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319784v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.012" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01656598v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Paul" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13084" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319864v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015058" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanpain Baptiste" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27236" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3485" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26522" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497601v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062527v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082664v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156778v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082642v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067411v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049670v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Delamare" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199760v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199765v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149243v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03501227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130387v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111135v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Czura" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734351v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03098-8_28" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650030v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649157v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650033v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194160v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743352v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20591-5_24" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194210v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Stollenwerk" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Skwara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Aceto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Marguta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267004v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blanpain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grange Laura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095767v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094662v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353221v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511982v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sapin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413713v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339631v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082674v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082669v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhac Ha&#239;fa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193881v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566798v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082661v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082645v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082646v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194235v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082643v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567274v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316977v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4102-6" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865911v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1784/9782759236282/teledetection-et-modelisation-spatiale-appliquees-a-l-epidemiologie" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046347v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g8l" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716206v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184046v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694117v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Boufhal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694113v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773721v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258912v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Amine Elwaqoudi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928718v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829756v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785481574500030" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50003-0" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214436v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/simulation-spatiale-a-base-d-agents-avec-netlogo-1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424344v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02199-2_7" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3BQQCHQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194228v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=246" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611722.ch13" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230133v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083491v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566241v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082655v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082658v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082660v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082644v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grasland" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108097v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082688v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440100v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01998347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-daude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8656-3346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071014683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562515v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Yakasaem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thidarat Jupimai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattapong Jitrungruengnij" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Chantasrisawad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekasit Kowitdamrong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Nakhapakorn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8030098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0853" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojina Karki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191610123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20961" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176764" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5637" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-6875-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2725" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Mazumdar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Solanki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsakun Maneerat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS8G6R9F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01656598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Paul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yadav" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefebvre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanpain Baptiste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27236" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194215v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26522" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049670v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Delamare" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03501227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489379v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734351v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03098-8_28" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Czura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650030v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743352v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20591-5_24" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Stollenwerk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Skwara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Aceto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Marguta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804984v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blanpain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grange Laura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353221v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547477v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sapin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413713v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082673v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhac Ha&#239;fa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567274v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4102-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865911v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1784/9782759236282/teledetection-et-modelisation-spatiale-appliquees-a-l-epidemiologie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g8l" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184046v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694117v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Boufhal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694113v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Amine Elwaqoudi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785481574500030" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50003-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/simulation-spatiale-a-base-d-agents-avec-netlogo-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02199-2_7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3BQQCHQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194228v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=246" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611722.ch13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230133v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083491v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566241v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082660v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082658v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082655v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082644v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082641v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grasland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108097v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058470v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082688v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082682v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440100v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01998347v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>