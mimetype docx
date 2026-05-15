--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -895,330 +895,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03770080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évacuation massive des populations en temps d’épidémie de COVID-19 : comment éviter la sur-crise ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : Cartes sur la ville.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lebon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03177723v1</w:t>
+                <w:t xml:space="preserve">halshs-03688154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : cartes sur la ville</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Évacuation massive des populations en temps d’épidémie de COVID-19 : comment éviter la sur-crise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Daudé</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176764⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20961, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.20961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073623v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03177723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : Cartes sur la ville.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">L’incendie industriel du 26 septembre 2019 à Rouen : cartes sur la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lebon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Comité Français de Cartographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cartorisk : risques naturels ou anthropiques en carte (245-246), pp.41-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.62437/cixz348-656etyknpgmcw-19176764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03688154v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La population, grande oubliée des politiques de prévention et de gestion territoriales des risques industriels : le cas de l’agglomération rouennaise</w:t>
               </w:r>
@@ -1601,395 +1601,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01865238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Pathogenic Systems, Model and Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude par simulation à base d’agents des effets des discontinuités intra-urbaines à Delhi sur la dispersion des moustiques Aedes aegypti, vecteurs de la dengue, de la fièvre jaune, du chikungunya et du virus Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsakun Maneerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 819, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.28078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01501488v1</w:t>
+                <w:t xml:space="preserve">halshs-01529876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where? When? And how often? What can we learn about daily urban mobilities from Twitter data and Google POIs in Bangkok (Thailand) and which perspectives for dengue studies?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (3/4), pp.283-308. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.2725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01779614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widespread Fear of Dengue Transmission but Poor Practices of Dengue Prevention: A Study in the Slums of Delhi, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumit Mazumdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vandana Solanki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (2), pp.12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0171543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01465752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par simulation à base d’agents des effets des discontinuités intra-urbaines à Delhi sur la dispersion des moustiques Aedes aegypti, vecteurs de la dengue, de la fièvre jaune, du chikungunya et du virus Zika</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex Pathogenic Systems, Model and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.2-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.28078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01529876v1</w:t>
+                <w:t xml:space="preserve">halshs-01501488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An environmental suitability index based on the ecological constraints of Aedes aegypti , vector of dengue</w:t>
               </w:r>
@@ -2060,775 +2060,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spatial agent-based simulation model of the dengue vector Aedes aegypti to explore its population dynamics in urban areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somsakun Maneerat</w:t>
+                <w:t xml:space="preserve">The Spread of Dengue in an Endemic Urban Milieu–The Case of Delhi, India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Telle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.04.012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01319784v1</w:t>
+                <w:t xml:space="preserve">halshs-02194176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban climate versus global climate change – what makes the difference for dengue?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard E Paul</w:t>
+                <w:t xml:space="preserve">Combating Dengue in India: Challenges and Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumit Mazumdar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economic and political weekly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (8), pp.77-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01656598v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combating Dengue in India: Challenges and Strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sumit Mazumdar</w:t>
+                <w:t xml:space="preserve">A spatial agent-based simulation model of the dengue vector Aedes aegypti to explore its population dynamics in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somsakun Maneerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic and political weekly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2016.04.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319789v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spread of Dengue in an Endemic Urban Milieu–The Case of Delhi, India</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Urban climate versus global climate change – what makes the difference for dengue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Telle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lefebvre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard E Paul</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0146539. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1382 (1), pp.56 - 72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0146539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nyas.13084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02194176v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01656598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dengue, maladie complexe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Daudé</w:t>
+                <w:t xml:space="preserve">Surveillance, contrôle et épidémies de dengue en Inde : qui a échoué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2015058⟩</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, (Géo)politique et Santé, 26 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01319864v1</w:t>
+                <w:t xml:space="preserve">halshs-01214429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGéo, une plateforme de modélisation et de simulation multi-agent pour les sciences humaines.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
+                <w:t xml:space="preserve">La dengue, maladie complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27236⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23, pp.331-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2015058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01319856v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance, contrôle et épidémies de dengue en Inde : qui a échoué ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAGéo, une plateforme de modélisation et de simulation multi-agent pour les sciences humaines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanpain Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, (Géo)politique et Santé, 26 (2), </w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 741, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.3485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01214429v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction spatio-temporelle du risque associé à la pandémie de choléra-morbus de 1832 par le Journal de Rouen</w:t>
               </w:r>
@@ -3069,51 +3069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (3), 9 pp (in print)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3164,51 +3164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nonlinear Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.98-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3233,51 +3233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts et modélisations de la diffusion géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3777,230 +3777,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie d'enquête en sciences sociales pour l'évaluation des comportements lors d'un événement industriel. Évaluation de l'influence de l'alerte sur la population. Rouen 26 septembre 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grancher</w:t>
+                <w:t xml:space="preserve">Des paysages urbains favorables aux moustiques vecteurs de la dengue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Delamare</w:t>
+                <w:t xml:space="preserve">Richard E. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanchana Nakhapakorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter la population, enjeux scientifiques et opérationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">TÉLÉDÉTECTION POUR L’ÉTUDE DU MILIEU URBAIN #5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Data Terra, Apr 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05049670v1</w:t>
+                <w:t xml:space="preserve">hal-05067411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des paysages urbains favorables aux moustiques vecteurs de la dengue ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+                <w:t xml:space="preserve">Méthodologie d'enquête en sciences sociales pour l'évaluation des comportements lors d'un événement industriel. Évaluation de l'influence de l'alerte sur la population. Rouen 26 septembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard E. Paul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kanchana Nakhapakorn</w:t>
+                <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TÉLÉDÉTECTION POUR L’ÉTUDE DU MILIEU URBAIN #5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Data Terra, Apr 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Alerter la population, enjeux scientifiques et opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067411v1</w:t>
+                <w:t xml:space="preserve">hal-05049670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPE - Simulation à base d'agents pour l'évacuation de populations lors des situations d'urgence</w:t>
               </w:r>
@@ -4245,51 +4245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard E. Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU 2022 - Time for Geographer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Geographical Union, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4308,277 +4308,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The traffic plugin of GAMA</w:t>
+                <w:t xml:space="preserve">ESCAPE : a city-scale evacuation agent-based simulation framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minh Duc Pham</w:t>
+                <w:t xml:space="preserve">Arthur Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clément Caron</w:t>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501227v1</w:t>
+                <w:t xml:space="preserve">hal-03489379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESCAPE : a city-scale evacuation agent-based simulation framework</w:t>
+                <w:t xml:space="preserve">The traffic plugin of GAMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Brugière</w:t>
+                <w:t xml:space="preserve">Minh Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Saval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Caron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st conference GAMA Days 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03489379v1</w:t>
+                <w:t xml:space="preserve">hal-03501227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESCAPE: Exploring by Simulation Cities Awareness on Population Evacuation</w:t>
               </w:r>
@@ -4590,51 +4590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4715,51 +4715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4808,615 +4808,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02144058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-modal Urban Traffic Agent-Based Framework to Study Individual Response to Catastrophic Events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+                <w:t xml:space="preserve">Massive population evacuation in an urban context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Czura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Taillandier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
+                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRIMA 2018: The 21st International Conference on Principles and Practice of Multi-Agent Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UrbanSys 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734351v1</w:t>
+                <w:t xml:space="preserve">hal-02111135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive population evacuation in an urban context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+                <w:t xml:space="preserve">A Multi-modal Urban Traffic Agent-Based Framework to Study Individual Response to Catastrophic Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UrbanSys 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRIMA 2018: The 21st International Conference on Principles and Practice of Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tokyo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-03098-8_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02111135v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuités spatiales, santé et mobilités. Analyses et typologies des Google POI et des Tweets pour caractériser les structures spatiales et les dynamiques d'attractivités de Bangkok (Thaïlande)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'impact des îlots de chaleur urbains sur les dynamiques de population d'Aedes aegypti, vecteur de la dengue et du virus Zika</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Huraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Misslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
+              <w:t xml:space="preserve">SAGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EA LITIS; UMR IDEES, Nov 2017, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01650030v2</w:t>
+                <w:t xml:space="preserve">halshs-01650033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'impact des îlots de chaleur urbains sur les dynamiques de population d'Aedes aegypti, vecteur de la dengue et du virus Zika</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discontinuités spatiales, santé et mobilités. Analyses et typologies des Google POI et des Tweets pour caractériser les structures spatiales et les dynamiques d'attractivités de Bangkok (Thaïlande)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Daudé</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+              <w:t xml:space="preserve">SAGEO'2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649157v1</w:t>
+                <w:t xml:space="preserve">halshs-01650030v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'impact des îlots de chaleur urbains sur les dynamiques de population d'Aedes aegypti, vecteur de la dengue et du virus Zika</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EA LITIS; UMR IDEES, Nov 2017, ROUEN, France</w:t>
+              <w:t xml:space="preserve">Spatial Analysis and GEOmatics 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA de rouen, Nov 2017, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01650033v1</w:t>
+                <w:t xml:space="preserve">hal-01649157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération d'environnements artificiels pour la simulation spatiale d'arboviroses en milieu urbain : application à la dengue et au virus Zika</w:t>
               </w:r>
@@ -5484,64 +5484,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSAIIC: City-level agent-based traffic simulation adapted to emergency situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Czura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5726,64 +5726,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSAIIC: City-Level Agent-Based Traffic Simulation Adapted to Emergency Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Czura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5843,51 +5843,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAGéo, une plateforme de simulation multi-agents pour tous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Blanpain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5938,51 +5938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of dengue virus in an urban area: the case of Delhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Telle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5990,51 +5990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grange Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard E Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Colloquium of Theoretical &amp; Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
@@ -6089,77 +6089,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Telle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vaguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somsakun Maneerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th European Colloquium of Theoretical &amp; Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dourdan, France</w:t>
@@ -6307,670 +6307,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAGéo : Une plateforme de modélisation et de simulation des phénomènes spatialisés</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TOXICITY: Un modèle multi-agent pour simuler les comportements des populations lors d'un accident industriel toxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Sheeren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.104-107</w:t>
+              <w:t xml:space="preserve">Conférence SAGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353221v1</w:t>
+                <w:t xml:space="preserve">halshs-00580786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOXICITY: Un modèle multi-agent pour simuler les comportements des populations lors d'un accident industriel toxique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MAGéo : Une plateforme de modélisation et de simulation des phénomènes spatialisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence SAGEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.104-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00580786v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOXICITY, an Agent-Based Model to simulate behaviours and effects of local proximities during a toxic industrial accident</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AOC, une ontologie formelle pour la modélisation de systèmes complexes en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAPS 2 Conference « Teaching of/with Agent-Based Models in the Social Sciences »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. http://sageo10.univ-toulouse.fr/IMG/pdf/SAGEO10_Toulouse_ACTES_MonteilPaegelowEds.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00511982v1</w:t>
+                <w:t xml:space="preserve">hal-00547477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AOC, une ontologie formelle pour la modélisation de systèmes complexes en géographie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TOXICITY, an Agent-Based Model to simulate behaviours and effects of local proximities during a toxic industrial accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale de Géomatique et Analyse Spatiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Toulouse, France. http://sageo10.univ-toulouse.fr/IMG/pdf/SAGEO10_Toulouse_ACTES_MonteilPaegelowEds.pdf</w:t>
+              <w:t xml:space="preserve">MAPS 2 Conference « Teaching of/with Agent-Based Models in the Social Sciences »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547477v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00511982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiagent urban traffic simulation Part I: dealing with the ordinary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiagent urban traffic simulation. Part II: dealing with the extraordinary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413713v1</w:t>
+                <w:t xml:space="preserve">hal-00422372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiagent urban traffic simulation. Part II: dealing with the extraordinary</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiagent urban traffic simulation Part I: dealing with the ordinary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Tranouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCSA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, France. pp.NA</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00422372v1</w:t>
+                <w:t xml:space="preserve">hal-00413713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYSTEM DYNAMICS VERSUS CELLULAR AUTOMATA IN MODELLING PANIC SITUATIONS</w:t>
               </w:r>
@@ -7304,51 +7304,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial risks and complex systems : methodological perspectives</w:t>
+                <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
@@ -7383,97 +7383,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference Complex Systems-EPNACS'07, Emergent Properties in Natural and Artificial Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Dresden, Germany. 12 p</w:t>
+              <w:t xml:space="preserve">ECCS-EPNACS'07, Emergent Properties in Natural and Artificial Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Dresde, Germany. pp.81-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00193881v1</w:t>
+                <w:t xml:space="preserve">halshs-00566798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
+                <w:t xml:space="preserve">Spatial risks and complex systems : methodological perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damienne Provitolo</w:t>
@@ -7508,73 +7508,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Eliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCS-EPNACS'07, Emergent Properties in Natural and Artificial Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Dresde, Germany. pp.81-92</w:t>
+              <w:t xml:space="preserve">European Conference Complex Systems-EPNACS'07, Emergent Properties in Natural and Artificial Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Dresden, Germany. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00566798v1</w:t>
+                <w:t xml:space="preserve">halshs-00193881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du complexe à la complexité : Le retour de l'individu dans les modèles géographiques</w:t>
               </w:r>
@@ -7787,204 +7787,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser la diffusion spatiale de l'extrême droite : une expérimentation sur le Front national en France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">LES FORMES DE LA DIFFUSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Assiociation Française de Science Politique :"Regards croisés sur l’extrémisme politique de droite en Europe aujourd’hui "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Géopoint</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2004, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02194235v1</w:t>
+                <w:t xml:space="preserve">halshs-01082643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES FORMES DE LA DIFFUSION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser la diffusion spatiale de l'extrême droite : une expérimentation sur le Front national en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopoint</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2004, Avignon, France</w:t>
+              <w:t xml:space="preserve">Colloque Assiociation Française de Science Politique :"Regards croisés sur l’extrémisme politique de droite en Europe aujourd’hui "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01082643v1</w:t>
+                <w:t xml:space="preserve">halshs-02194235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSE DE PROCESSUS CENTRALISES DE DIFFUSION SPATIALE : LE CAS DES ÉTABLISSEMENTS DE SERVICES RENDUS AUX ENTREPRISES</w:t>
               </w:r>
@@ -8071,51 +8071,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler les dynamiques de population d'Aedes aegypti : l'effet de l'îlot de chaleur urbain sur les populations du vecteur de la dengue et du virus Zika à Bangkok (Thaïlande)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Huraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Misslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8588,290 +8588,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases. General introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La dengue en Asie du Sud-Est. Enjeux pour un système de surveillance transnational : Thaïlande, Laos, Cambodge et Viêtnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rick Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Dessay</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
+                <w:t xml:space="preserve">Florian Girond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriel Facal; Jérôme Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’Asie du Sud-Est 2025 : Bilan, enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de recherche sur l’Asie du Sud-Est contemporaine (IRASEC), pp.79-105, 2025, 978-2-35596-083-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13g8l⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316978v1</w:t>
+                <w:t xml:space="preserve">hal-05046347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dengue en Asie du Sud-Est. Enjeux pour un système de surveillance transnational : Thaïlande, Laos, Cambodge et Viêtnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases. General introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Gabriel Facal; Jérôme Samuel. </w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annelise Tran; Eric Daudé; Thibault Catry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Asie du Sud-Est 2025 : Bilan, enjeux et perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Remote sensing and spatial modelling. Applications to the surveillance and control of mosquito-borne diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ed. Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-16, 2025, Update sciences et technologies, 978-2-7592-4102-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046347v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily Mobility and the Spread of Communicable Infectious Diseases</w:t>
               </w:r>
@@ -9041,169 +9041,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction générale [Télédétection et modélisation spatiale]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation spatiale du risque de propagation de la dengue à partir de modèles comportementaux vecteurs et hôtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Tran Annelise (ed.); Daudé Eric (ed.); Catry Thibault (ed.). </w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annelise Tran (coordination éditoriale); Eric Daudé (coordination éditoriale); Thibault Catry (coordination éditoriale). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ed. Quae, pp.11-16, 2022, Update sciences et technologies, 978-2-7592-3628-2</w:t>
+              <w:t xml:space="preserve">, chap. 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 119-130, 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05179888v1</w:t>
+                <w:t xml:space="preserve">halshs-03773721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des températures de l’air à partir d’images satellites et de stations météorologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Boufhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9212,74 +9212,74 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annelise Tran (coordination éditoriale); Eric Daudé (coordination éditoriale); Thibault Catry (coordination éditoriale). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Tran A., Daudé É., Catry T. (coord.), « Télédétection et modélisation spatiale appliquées à la surveillance et au contrôle des maladies vectorielles dues aux moustiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae ed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -9364,139 +9364,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04694113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation spatiale du risque de propagation de la dengue à partir de modèles comportementaux vecteurs et hôtes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction générale [Télédétection et modélisation spatiale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Annelise Tran (coordination éditoriale); Eric Daudé (coordination éditoriale); Thibault Catry (coordination éditoriale). </w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dessay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tran Annelise (ed.); Daudé Eric (ed.); Catry Thibault (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télédétection et modélisation spatiale. Applications à la surveillance et au contrôle des maladies liées aux moustiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, chap. 9, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, p. 119-130, 2022, Update Sciences &amp; technologies, 9782759236282</w:t>
+              <w:t xml:space="preserve">, Ed. Quae, pp.11-16, 2022, Update sciences et technologies, 978-2-7592-3628-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03773721v1</w:t>
+                <w:t xml:space="preserve">hal-05179888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agent-Based Co-modeling Approach to Simulate the Evacuation of a Population in the Context of a Realistic Flooding Event: A Case Study in Hanoi (Vietnam)</w:t>
               </w:r>
@@ -9508,77 +9508,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taha Amine Elwaqoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohd Hafiz Mohd; Md Yushalify Misro; Syakila Ahmad; Doanh Nguyen Ngoc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling, Simulation and Applications of Complex Systems: CoSMoS 2019, Penang, Malaysia, April 8-11, 2019</w:t>
@@ -9646,117 +9646,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multi-modal Urban Traffic Agent-Based Framework to Study Individual Response to Catastrophic Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Miller et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRIMA 2018: Principles and Practice of Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 440-448, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03098-8_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01928718v1</w:t>
@@ -9806,51 +9806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rey-Coyrehourcq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9914,64 +9914,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOSAIIC : City-Level Agent-Based Traffic Simulation Adapted to Emergency Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Czura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10061,51 +10061,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10408,199 +10408,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02194228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Three Implementations of Schelling's Spatial Segregation Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Comparison of three implementations of Schelling's spatial segregation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEMAS Studies in Social Analysis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent-Based Modelling and Simulation in the Social and Human Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The Bardwell Press, Oxford, pp. 295-326, 2007</w:t>
+              <w:t xml:space="preserve">, The Bardwell Press, chap. 13, pp. 295-326, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00230133v1</w:t>
+                <w:t xml:space="preserve">halshs-01083491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of three implementations of Schelling's spatial segregation model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Comparison of Three Implementations of Schelling's Spatial Segregation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEMAS Studies in Social Analysis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent-Based Modelling and Simulation in the Social and Human Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, The Bardwell Press, chap. 13, pp. 295-326, 2007</w:t>
+              <w:t xml:space="preserve">, The Bardwell Press, Oxford, pp. 295-326, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01083491v1</w:t>
+                <w:t xml:space="preserve">hal-00230133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial risks and complex systems: methodological perspectives</w:t>
               </w:r>
@@ -10709,143 +10709,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« A Monte Carlo approach to diffusion » : une étude « historique » revisitée par la modélisation multi-agents</w:t>
+                <w:t xml:space="preserve">Comparaison de trois implémentations du modèle de Schelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et simulation multi-agents pour les Sciences de l’Homme et de la Société. Applications pour les Sciences de l’Homme et de la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.385-409, 2006</w:t>
+              <w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l’Homme et de la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.411-441, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01082660v1</w:t>
+                <w:t xml:space="preserve">halshs-01082655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la modélisation multi-agents des systèmes complexes en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modélisation et simulation multi-agents pour les Sciences de l’Homme et de la Société. Applications pour les Sciences de l’Homme et de la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.362-366, 2006</w:t>
@@ -10868,113 +10881,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01082658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de trois implémentations du modèle de Schelling</w:t>
+                <w:t xml:space="preserve">« A Monte Carlo approach to diffusion » : une étude « historique » revisitée par la modélisation multi-agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Daudé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation et simulation multi-agents. Applications pour les Sciences de l’Homme et de la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.411-441, 2006</w:t>
+              <w:t xml:space="preserve">Modélisation et simulation multi-agents pour les Sciences de l’Homme et de la Société. Applications pour les Sciences de l’Homme et de la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.385-409, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01082655v1</w:t>
+                <w:t xml:space="preserve">halshs-01082660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents pour la simulation en géographie : vers une Géographie Artificielle</w:t>
               </w:r>
@@ -11160,64 +11160,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques naturels et technologiques : le lent démarrage de la plateforme FR-Alert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11261,64 +11261,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Cebeillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11394,64 +11394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque les sirènes n'alertent plus : Lubrizol et Normandie-Logistique, 26/09/2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12236,51 +12236,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="564DF975"/>
+    <w:nsid w:val="32033830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12467,51 +12467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-daude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8656-3346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071014683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562515v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Yakasaem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thidarat Jupimai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattapong Jitrungruengnij" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Chantasrisawad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekasit Kowitdamrong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Nakhapakorn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8030098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0853" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojina Karki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191610123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177723v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20961" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176764" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688154v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5637" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-6875-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779614v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2725" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465752v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Mazumdar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Solanki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsakun Maneerat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28078" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319784v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS8G6R9F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01656598v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Paul" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13084" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319789v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194176v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yadav" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefebvre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146539" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paul" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015058" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319856v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanpain Baptiste" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27236" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214429v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3485" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194215v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26522" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049670v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Delamare" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067411v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03501227v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489379v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734351v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03098-8_28" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111135v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Czura" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650030v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650033v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743352v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20591-5_24" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Stollenwerk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Skwara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Aceto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Marguta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804984v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blanpain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grange Laura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353221v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547477v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sapin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413713v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422372v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082673v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhac Ha&#239;fa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193881v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566798v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194235v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082643v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567274v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4102-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865911v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1784/9782759236282/teledetection-et-modelisation-spatiale-appliquees-a-l-epidemiologie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046347v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g8l" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184046v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694117v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Boufhal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694113v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Amine Elwaqoudi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785481574500030" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50003-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/simulation-spatiale-a-base-d-agents-avec-netlogo-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02199-2_7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3BQQCHQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194228v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=246" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611722.ch13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230133v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083491v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566241v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082660v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082658v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082655v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082644v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082641v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grasland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108097v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058470v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082688v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082682v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440100v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01998347v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/eric-daude" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8656-3346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071014683" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05562515v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thitiya Yakasaem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thidarat Jupimai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattapong Jitrungruengnij" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Napaporn Chantasrisawad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekasit Kowitdamrong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292988v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bourgais" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Saval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-88017-9_1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663045v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cebeillac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanchana Nakhapakorn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Paul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci8030098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292980v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03694995v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2022.0853" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03770080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lefebvre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rojina Karki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Misslin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph191610123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688154v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lebon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03177723v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.20961" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62437/cixz348-656etyknpgmcw-19176764" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02470615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fenet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5637" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117210v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vaguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2018.00062" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865238v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Vaguet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-6875-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01529876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somsakun Maneerat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28078" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huraux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2725" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465752v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Mazumdar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Solanki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0171543" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501488v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760590v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2017.00044" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194176v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Telle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yadav" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lefebvre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0146539" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319789v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319784v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2016.04.012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LS8G6R9F-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01656598v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Paul" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13084" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214429v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.3485" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319864v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Paul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015058" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319856v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Langlois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanpain Baptiste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Eliot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194215v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Salze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.26522" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497601v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062527v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082664v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00156778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Pumain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082639v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jaffr&#233;zic" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Gisquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E. Paul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049670v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Delamare" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rey-Coyrehourcq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04199765v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149243v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03501227v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130387v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Czura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734351v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03098-8_28" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650033v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01650030v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194160v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743352v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20591-5_24" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194210v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Stollenwerk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Skwara" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Aceto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramona Marguta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267004v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804984v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blanpain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095772v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grange Laura" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095767v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094662v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lepastourel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Joselin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00580786v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sheeren" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547477v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sapin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511982v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413713v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339631v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Provitolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082674v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082669v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082673v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhac Ha&#239;fa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Olivier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566798v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00193881v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082661v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082645v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082643v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194235v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082638v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567274v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1974/9782759241026/remote-sensing-and-spatial-modelling" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4102-6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865911v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1784/9782759236282/teledetection-et-modelisation-spatiale-appliquees-a-l-epidemiologie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Amat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brennetot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Geffroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48390/xh1s-sh18" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046347v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Girond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g8l" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316978v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716206v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312498.ch1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184046v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/iste.9109.ch1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03773721v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694117v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Boufhal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694113v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179888v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258912v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Amine Elwaqoudi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01928718v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829756v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Banos" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785481574500030" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-157-4.50003-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214436v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Amblard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/simulation-spatiale-a-base-d-agents-avec-netlogo-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424344v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02199-2_7" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J3BQQCHQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194228v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=246" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611722.ch13" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01083491v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230133v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566241v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082655v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082658v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082660v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082644v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082641v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Grasland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108097v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108131v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058470v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082688v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082682v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440100v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01998347v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01090631v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Abrami" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>